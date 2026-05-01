--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Revers </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse professionnelle:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1202 BIOGECO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversity, Genes & Communities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allée Geoffroy Saint-Hilaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment B2 - CS 50023</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">33615 Pessac Cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tel : (+33)05 40 00 88 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">frederic.revers-at-inrae.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Master 2 Recherche « Sciences de la Terre, Ecologie, Environnement », spécialité « Biodiversité et Ecosystèmes Terrestres », parcours « Fonctionnement des écosystèmes terrestres », 2015, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Habilitation à Diriger des Recherches, 2009, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat en Virologie Végétale, 1997, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- DEA Biologie-Santé, 1992, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Elève de l’Ecole Normale Supérieure de Cachan (1988-1992). Agrégation de Biochimie-Génie biologique (1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai été recruté à l’INRA comme chargé de recherche en 1997 dans l’équipe de Virologie Végétale (UMR 1332 BFP, Centre INRA de Bordeaux). Après plus de quinze ans dans cette thématique, j’ai pris la décision de réorienter mes recherches en écologie que j’ai démarrées en 2016 dans l'UMR BIOGECO après avoir effectué un master d’écologie à l'Université de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etudes des relations entre facteurs environnementaux et biodiversité afin de produire des outils d'aide à la décision et à la gestion pour les politiques publiques en matière de conservation de la biodiversité au sein des socio-écosystèmes de Nouvelle-Aquitaine avec une forte interaction avec les sciences humaines et sociales et les parties prenantes de la société (gestionnaires, collectivités, associations, propriétaires, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites d’étude :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le cordon dunaire aquitain, vallée du Ciron (affluent de la Garonne), Bordeaux Métropole, les PNR de la Région Nouvelle–Aquitaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat scientifique:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut des Mathématiques de Bordeaux, Unité ETBX (SHS, INRAE), Unité EABX (Ecologie aquatique, INRAE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat non académique:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ONF, le Syndicat Mixte d’Aménagement du Bassin Versant du Ciron, Observatoire Aquitain de la Faune Sauvage (OAFS), Bordeaux Métropole, PNR Landes de Gascogne, PNR Périgord-Limousin</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997- 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie végétale :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des déterminismes génétiques et moléculaires contrôlant les interactions Plante / Potyvirus</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Dense Airborne LiDAR and Multispectral Sentinel-2 and Pleiades Satellite Imagery for Mapping Riparian Forest Species Biodiversity at Tree Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Njimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.1753. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24061753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintula furcifer (Simon, 1912) (Araneae, Linyphiidae) nouveau pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Guerbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (10), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording tree-related microhabitats to assess riparian forest contribution to biodiversity in landscapes dominated by conifer plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.110261. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ecological networks modelling in a participatory approach for assessing impacts of planning scenarios on landscape connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome‐wide association study reveals new loci involved in Arabidopsis thaliana and Turnip mosaic virus (Tu MV ) interactions in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Bergelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (4), pp.2026-2038. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de l’avifaune du cordon dunaire aquitain : quelles influences de l’environnement local et régional?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune-Aquitaine.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0053-FA2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem-Triggered Virus-Induced Gene Silencing Using a Recombinant Polerovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Scheidecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of host factors potentially involved in RTM-mediated resistance during potyvirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachèle Téplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 162 (7), pp.1855-1865. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-017-3292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01533829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live imaging of companion cells and sieve elements in Arabidopsis leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Anstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.e0118122. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protein kinase binds the C-terminal domain of the readthrough protein of Turnip yellows virus and regulates virus accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 486, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2015.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 96 microsatellite markers suitable for QTL mapping and accession control in an Arabidopsis core collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.2 : 1-6. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and cellular factors involved in phloem transport of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RTM resistance to potyviruses in Arabidopsis thaliana: natural variation of the RTM genes and evidence for the implication of additional genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39169. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single amino acid changes in the turnip mosaic virus viral genome-linked protein (VPg) confer virulence towards Arabidopsis thaliana mutants knocked out for eukaryotic initiation factors eIF(iso)4E and eIF(iso)4G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (1), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.015321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTM3, which controls long distance movement of potyviruses, is a member of a new plant gene family encoding a meprin and TRAF homology (MATH) domain-containing protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (1), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.155754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A member of a new plant gene family encoding a meprin and TRAF homology (MATH) domain-containing protein is involved in restriction of long distance movement of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (10), pp.1321-1323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinant of potyvirus ability to overcome the RTM resistance of Arabidopsis thaliana maps to the N-terminal region of the coat protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (10), pp.1302-1311. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-22-10-1302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études transcriptomiques dans la compréhension des interactions plante/virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (n° spécial), pp.S5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci controlling symptom development during viral infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost J. B. Keurentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance traits control Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.541-549. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cysteine-rich plant protein potentiates potyvirus movement through an interaction with the virus genome-linked protein VPg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Spencer Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (5), pp.2301-2309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of a novel &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; mutant unable to develop wilt symptoms after inoculation with a virulent strain of &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Dong-Xin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (3), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.3.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance phenotypes to Lettuce mosaic virus among Arabidopsis thaliana accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (7), pp.608-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis eukaryotic initiation factor (iso)4E is dispensable for plant growth but required for susceptibility to potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Browning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, pp.927-934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions moléculaires plantes - Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in understanding the molecular biology of Plant/Potyvirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Maule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of proteins binding to short RNA.DNA hybrids or short antisense oligonucleotides in Xenopus laevis oocytes and human macrophage cell extracts by photoaffinity radiolabelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antisense and Nucleic Acid Drug Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.317-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the 3'terminal region of the genome of four Lettuce mosaic virus isolates from Greece and Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.A. van Der Vlugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 144 (8), pp.1619-1626. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of monoclonal antibodies and polymerase chain reaction assays for the typing of isolates belonging to the D and M serotypes of plum pox potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 88 (3), pp.198-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of full-length cDNA clones of lettuce mosaic virus (LMV) and the effects of intron-insertion on their viability in Escherichia coli and on their infectivity to plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 143 (12), pp.2443-2451. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and molecular variability of lettuce mosaic virus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 87 (4), pp.397-403. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1997.87.4.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the complete nucleotide sequences of two isolates of lettuce mosaic virus differing in their biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.167-177. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1702(96)01411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent occurrence of recombinant potyvirus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Romancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.1953-1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-PCR of a 10 kb viral RNA with expand TM reverse transcriptase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the frequent occurence of recombinant potato virus Y isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Tabac. Section 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of double-stranded RNA during synthesis of bromouracil-substituted RNA by transcription with T7 RNA polymerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Luan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 351 (2), pp.253-256. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0014-5793(94)00870-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la modélisation des réseaux écologiques dans un dispositif participatif impliquant les acteurs du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes rencontres de Théo Quant "Nouvelles approches en géographie théorique et quantitative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de l’environnement urbain de Bordeaux Métropole sur la distribution, la diversité et la fitness des pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées du GDR Pollinéco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et services écologiques dans les paysages de dunes littorales : compromis, synergies et critères pour la planification spatiale de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cimon-Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et de la restauration écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inra; Université de Bordeaux; Cnrs; Irstea; Ifremer; Bordeaux Sciences Agro, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'accompagnement pour la préservation des continuités écologiques à l'échelle d'une agglomération urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science in supporting biodiversity monitoring programs managed by environmental protection organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été internationale "Ecologie et société : Biodiversité et changements globaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cadillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau résistances durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance transport device of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of a calcineurin B-like protein-interacting protein kinase (CPIK) in &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt; cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of plant factors involved in Potyvirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia Cabanillas Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Vanderlinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping of quantitative responses to &amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of plant factors involved in virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès national de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a phloem cDNA library and screen for polerovirus partners involved in long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plant Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2012, Dublin, Ireland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of virus particles is required, but not sufficient, for efficient polerovirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2012, Dublin, Ireland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Plantes - Virus et colonisation systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Apr 2012, Poitiers, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association genetics to identify loci involved in responses to Potyviruses in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of phloem proteins and viral factors involved in virus long distance movement in the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique naturelle des gènes de résistance RTM chez Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation de facteurs de la plante impliqués dans le mouvement viral à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ziegler-Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific companion cell profiling to investigate plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on plant vascular biology 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of host factors involved in plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics seminar 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mallemort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on plant vascular biology 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études transcriptomiques dans la compréhension des interactions plante/virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterisation of host factors involved in plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique et fonctionnelle de la résistance RTM bloquant le mouvement à longue distance de virus de plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque national de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis transcriptomics reveals conserved and divergent gene expression profiles between Arabidopsis thaliana accessions challenged with three different potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaoyan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz - El Puerto de Santa Maria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz - El Puerto de Santa Maria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the genetic diversity of Arabidopsis thaliana to identify host resistance factors which restrict long distance movement of potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and animal genome XV. The international conference on the status of plant and animal genome research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des déterminants génétiques de la plante hôte et du virus contrôlant l'apparition des symptômes dans le pathosystème Arabidopsis thaliana / Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a Potyvirus (PPV - Plum pox virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Haikko, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques des interactions Arabidopsis / potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes chercheurs du DGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International conference on Arabidopsis research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the Plum pox virus infection cycle in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium on Virus and Virus-like diseases of temperate fruit crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the infection cycle of potyviruses in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transcriptomique pour l'identification de gènes impliqués dans les interactions Arabidopsis thaliana /potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Feng Xiaoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sourrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana/potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la régulation du génome de plante consécutives à l'infection par un virus: étude comparative entre la tomate et Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ping Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana / Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary exploration of the genetic variability of Arabidopsis/Plum pox virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of the eukariotic initiation factor 4E (elF4E) in plant-potyvirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Dussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction of Lettuce mosaic virus long distance movement in resistant lettuce and Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de déterminants viraux et de plantes impliqués dans les interactions virus de la mosaïque de la laitue (LMV)/Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cap-binding protein, eIF4E, controls susceptibility to Lettuce mosaic potyvirus in Arabidopsis thaliana and lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eukaryotic translation initiation factor 4E (elF4E): a target for plant resistance against potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Dussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme moléculaire de la gamme d'hôtes des virus phytopathogènes : analyse du pathosystème Arabidopsis Thaliana/ virus de la mosaïque de la laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-based techniques for the detection of plant viruses and viroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kofalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des déterminants de l'agressivité et de la virulence du virus de la mosaïque de la laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of infectious cDNA to study the pathogenicity of lettuce mosaic potyvirus (LMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of the ISHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des déterminants génétiques des propriétés biologiques du virus de la mosaïque de la laitue par la construction de recombinants entre LMV-E et LMV-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des propriétés biologiques et de la variabilité moléculaire du virus de la mosaïque de la laitue (LMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immunocapture PCR assay adapted to the detection and the analysis of the molecular variability of apple chlorotic leaf spot virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving landscape connectivity facing urbanization in the estuarine metropolitan area of Bordeaux: A participatory modelling approach for improving relations between scientists and stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference (CHEERS)« Global changes in estuarine and coastal systems: innovative approaches and assessment tools »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are metabolic traits markers of the plant response to virus infection? A phenotype and genotype study in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la biodiversité et le fonctionnement des écosystèmes face à l'urbanisation. Un exemple socio-écologique sur le territoire de Bordeaux métropole : le projet Biodivercité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity indicators based on several taxons help identify the range of pressures on coastal dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiles and viral charge genome wide mapping in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. General Congress of EUCARPIA "Plant breeding: the art of bringing science to life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Zurich, Switzerland. , Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregulation of glucosinolate metabolism upon infection by a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration d'un virus par une protéine de plante ciblant un domaine protéique essentiel au mouvement des polérovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; susceptibility to TuMV (&amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt;) in natural environment: mapping loci involved in viral charge and preliminary results on associated metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop in Plant Virology “Green viruses, from gene to landscape”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hyères, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem specific virus-induced gene-silencing using recombinant poleroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bortolamiol-Becet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 106, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des partenaires phloémiens des polérovirus et étude de leur rôle dans le cycle viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Erdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biology of potyviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, Academic Press - Elsevier, 2015, Advances in Virus Research, 978-0-12-802180-4. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aivir.2014.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Online, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0000757.pub3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCYCLOPEDIA OF LIFE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2007, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0000757.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handkook of plant science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2007, 978-0-470-05723-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Potyviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poaceae (Gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genus Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poacea (gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic search for recombination events in plant viruses and viroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kofalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus-resistant transgenic plants : potential ecological impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Editions, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport d’évaluation sur les rôles de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine: Socio-écosystème des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2020, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases moléculaires des propriétés biologiques du virus de la mosaïque de la laitue (LMV): Variabilité et organisation génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Bordeaux Ségalen (Bordeaux 2), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02835952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Revers </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse professionnelle:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1202 BIOGECO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversity, Genes & Communities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allée Geoffroy Saint-Hilaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment B2 - CS 50023</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">33615 Pessac Cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tel : (+33)05 40 00 88 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">frederic.revers-at-inrae.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Master 2 Recherche « Sciences de la Terre, Ecologie, Environnement », spécialité « Biodiversité et Ecosystèmes Terrestres », parcours « Fonctionnement des écosystèmes terrestres », 2015, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Habilitation à Diriger des Recherches, 2009, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat en Virologie Végétale, 1997, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- DEA Biologie-Santé, 1992, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Elève de l’Ecole Normale Supérieure de Cachan (1988-1992). Agrégation de Biochimie-Génie biologique (1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai été recruté à l’INRA comme chargé de recherche en 1997 dans l’équipe de Virologie Végétale (UMR 1332 BFP, Centre INRA de Bordeaux). Après plus de quinze ans dans cette thématique, j’ai pris la décision de réorienter mes recherches en écologie que j’ai démarrées en 2016 dans l'UMR BIOGECO après avoir effectué un master d’écologie à l'Université de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etudes des relations entre facteurs environnementaux et biodiversité afin de produire des outils d'aide à la décision et à la gestion pour les politiques publiques en matière de conservation de la biodiversité au sein des socio-écosystèmes de Nouvelle-Aquitaine avec une forte interaction avec les sciences humaines et sociales et les parties prenantes de la société (gestionnaires, collectivités, associations, propriétaires, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites d’étude :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le cordon dunaire aquitain, vallée du Ciron (affluent de la Garonne), Bordeaux Métropole, les PNR de la Région Nouvelle–Aquitaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat scientifique:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut des Mathématiques de Bordeaux, Unité ETBX (SHS, INRAE), Unité EABX (Ecologie aquatique, INRAE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat non académique:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ONF, le Syndicat Mixte d’Aménagement du Bassin Versant du Ciron, Observatoire Aquitain de la Faune Sauvage (OAFS), Bordeaux Métropole, PNR Landes de Gascogne, PNR Périgord-Limousin</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997- 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie végétale :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des déterminismes génétiques et moléculaires contrôlant les interactions Plante / Potyvirus</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Dense Airborne LiDAR and Multispectral Sentinel-2 and Pleiades Satellite Imagery for Mapping Riparian Forest Species Biodiversity at Tree Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Njimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.1753. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24061753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording tree-related microhabitats to assess riparian forest contribution to biodiversity in landscapes dominated by conifer plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.110261. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintula furcifer (Simon, 1912) (Araneae, Linyphiidae) nouveau pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Guerbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (10), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ecological networks modelling in a participatory approach for assessing impacts of planning scenarios on landscape connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome‐wide association study reveals new loci involved in Arabidopsis thaliana and Turnip mosaic virus (Tu MV ) interactions in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Bergelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (4), pp.2026-2038. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de l’avifaune du cordon dunaire aquitain : quelles influences de l’environnement local et régional?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune-Aquitaine.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0053-FA2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem-Triggered Virus-Induced Gene Silencing Using a Recombinant Polerovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Scheidecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of host factors potentially involved in RTM-mediated resistance during potyvirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachèle Téplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 162 (7), pp.1855-1865. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-017-3292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01533829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live imaging of companion cells and sieve elements in Arabidopsis leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Anstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.e0118122. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protein kinase binds the C-terminal domain of the readthrough protein of Turnip yellows virus and regulates virus accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 486, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2015.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 96 microsatellite markers suitable for QTL mapping and accession control in an Arabidopsis core collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.2 : 1-6. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and cellular factors involved in phloem transport of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RTM resistance to potyviruses in Arabidopsis thaliana: natural variation of the RTM genes and evidence for the implication of additional genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39169. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single amino acid changes in the turnip mosaic virus viral genome-linked protein (VPg) confer virulence towards Arabidopsis thaliana mutants knocked out for eukaryotic initiation factors eIF(iso)4E and eIF(iso)4G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (1), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.015321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTM3, which controls long distance movement of potyviruses, is a member of a new plant gene family encoding a meprin and TRAF homology (MATH) domain-containing protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (1), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.155754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A member of a new plant gene family encoding a meprin and TRAF homology (MATH) domain-containing protein is involved in restriction of long distance movement of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (10), pp.1321-1323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinant of potyvirus ability to overcome the RTM resistance of Arabidopsis thaliana maps to the N-terminal region of the coat protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (10), pp.1302-1311. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-22-10-1302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études transcriptomiques dans la compréhension des interactions plante/virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (n° spécial), pp.S5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci controlling symptom development during viral infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost J. B. Keurentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance traits control Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.541-549. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cysteine-rich plant protein potentiates potyvirus movement through an interaction with the virus genome-linked protein VPg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Spencer Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (5), pp.2301-2309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of a novel &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; mutant unable to develop wilt symptoms after inoculation with a virulent strain of &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Dong-Xin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (3), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.3.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance phenotypes to Lettuce mosaic virus among Arabidopsis thaliana accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (7), pp.608-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis eukaryotic initiation factor (iso)4E is dispensable for plant growth but required for susceptibility to potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Browning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, pp.927-934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions moléculaires plantes - Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in understanding the molecular biology of Plant/Potyvirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Maule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of proteins binding to short RNA.DNA hybrids or short antisense oligonucleotides in Xenopus laevis oocytes and human macrophage cell extracts by photoaffinity radiolabelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antisense and Nucleic Acid Drug Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.317-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the 3'terminal region of the genome of four Lettuce mosaic virus isolates from Greece and Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.A. van Der Vlugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 144 (8), pp.1619-1626. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of monoclonal antibodies and polymerase chain reaction assays for the typing of isolates belonging to the D and M serotypes of plum pox potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 88 (3), pp.198-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of full-length cDNA clones of lettuce mosaic virus (LMV) and the effects of intron-insertion on their viability in Escherichia coli and on their infectivity to plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 143 (12), pp.2443-2451. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and molecular variability of lettuce mosaic virus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 87 (4), pp.397-403. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1997.87.4.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the complete nucleotide sequences of two isolates of lettuce mosaic virus differing in their biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.167-177. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1702(96)01411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent occurrence of recombinant potyvirus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Romancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.1953-1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-PCR of a 10 kb viral RNA with expand TM reverse transcriptase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the frequent occurence of recombinant potato virus Y isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Tabac. Section 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of double-stranded RNA during synthesis of bromouracil-substituted RNA by transcription with T7 RNA polymerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Luan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 351 (2), pp.253-256. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0014-5793(94)00870-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la modélisation des réseaux écologiques dans un dispositif participatif impliquant les acteurs du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes rencontres de Théo Quant "Nouvelles approches en géographie théorique et quantitative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de l’environnement urbain de Bordeaux Métropole sur la distribution, la diversité et la fitness des pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées du GDR Pollinéco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et services écologiques dans les paysages de dunes littorales : compromis, synergies et critères pour la planification spatiale de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cimon-Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et de la restauration écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inra; Université de Bordeaux; Cnrs; Irstea; Ifremer; Bordeaux Sciences Agro, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'accompagnement pour la préservation des continuités écologiques à l'échelle d'une agglomération urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science in supporting biodiversity monitoring programs managed by environmental protection organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été internationale "Ecologie et société : Biodiversité et changements globaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cadillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau résistances durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance transport device of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of a calcineurin B-like protein-interacting protein kinase (CPIK) in &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt; cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of plant factors involved in Potyvirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia Cabanillas Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Vanderlinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping of quantitative responses to &amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a phloem cDNA library and screen for polerovirus partners involved in long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plant Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2012, Dublin, Ireland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of virus particles is required, but not sufficient, for efficient polerovirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2012, Dublin, Ireland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of plant factors involved in virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès national de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Plantes - Virus et colonisation systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Apr 2012, Poitiers, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association genetics to identify loci involved in responses to Potyviruses in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of phloem proteins and viral factors involved in virus long distance movement in the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique naturelle des gènes de résistance RTM chez Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation de facteurs de la plante impliqués dans le mouvement viral à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ziegler-Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific companion cell profiling to investigate plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on plant vascular biology 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of host factors involved in plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics seminar 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mallemort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on plant vascular biology 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études transcriptomiques dans la compréhension des interactions plante/virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterisation of host factors involved in plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique et fonctionnelle de la résistance RTM bloquant le mouvement à longue distance de virus de plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque national de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis transcriptomics reveals conserved and divergent gene expression profiles between Arabidopsis thaliana accessions challenged with three different potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaoyan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz - El Puerto de Santa Maria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz - El Puerto de Santa Maria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and animal genome XV. The international conference on the status of plant and animal genome research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the genetic diversity of Arabidopsis thaliana to identify host resistance factors which restrict long distance movement of potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des déterminants génétiques de la plante hôte et du virus contrôlant l'apparition des symptômes dans le pathosystème Arabidopsis thaliana / Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a Potyvirus (PPV - Plum pox virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques des interactions Arabidopsis / potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes chercheurs du DGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International conference on Arabidopsis research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the Plum pox virus infection cycle in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium on Virus and Virus-like diseases of temperate fruit crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Haikko, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the infection cycle of potyviruses in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transcriptomique pour l'identification de gènes impliqués dans les interactions Arabidopsis thaliana /potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Feng Xiaoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sourrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana/potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la régulation du génome de plante consécutives à l'infection par un virus: étude comparative entre la tomate et Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ping Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana / Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of the eukariotic initiation factor 4E (elF4E) in plant-potyvirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Dussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary exploration of the genetic variability of Arabidopsis/Plum pox virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction of Lettuce mosaic virus long distance movement in resistant lettuce and Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cap-binding protein, eIF4E, controls susceptibility to Lettuce mosaic potyvirus in Arabidopsis thaliana and lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de déterminants viraux et de plantes impliqués dans les interactions virus de la mosaïque de la laitue (LMV)/Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eukaryotic translation initiation factor 4E (elF4E): a target for plant resistance against potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Dussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme moléculaire de la gamme d'hôtes des virus phytopathogènes : analyse du pathosystème Arabidopsis Thaliana/ virus de la mosaïque de la laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-based techniques for the detection of plant viruses and viroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kofalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des déterminants de l'agressivité et de la virulence du virus de la mosaïque de la laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of infectious cDNA to study the pathogenicity of lettuce mosaic potyvirus (LMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of the ISHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des déterminants génétiques des propriétés biologiques du virus de la mosaïque de la laitue par la construction de recombinants entre LMV-E et LMV-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des propriétés biologiques et de la variabilité moléculaire du virus de la mosaïque de la laitue (LMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immunocapture PCR assay adapted to the detection and the analysis of the molecular variability of apple chlorotic leaf spot virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving landscape connectivity facing urbanization in the estuarine metropolitan area of Bordeaux: A participatory modelling approach for improving relations between scientists and stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference (CHEERS)« Global changes in estuarine and coastal systems: innovative approaches and assessment tools »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are metabolic traits markers of the plant response to virus infection? A phenotype and genotype study in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la biodiversité et le fonctionnement des écosystèmes face à l'urbanisation. Un exemple socio-écologique sur le territoire de Bordeaux métropole : le projet Biodivercité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity indicators based on several taxons help identify the range of pressures on coastal dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiles and viral charge genome wide mapping in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. General Congress of EUCARPIA "Plant breeding: the art of bringing science to life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Zurich, Switzerland. , Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregulation of glucosinolate metabolism upon infection by a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration d'un virus par une protéine de plante ciblant un domaine protéique essentiel au mouvement des polérovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; susceptibility to TuMV (&amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt;) in natural environment: mapping loci involved in viral charge and preliminary results on associated metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop in Plant Virology “Green viruses, from gene to landscape”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hyères, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem specific virus-induced gene-silencing using recombinant poleroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bortolamiol-Becet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 106, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des partenaires phloémiens des polérovirus et étude de leur rôle dans le cycle viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Erdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biology of potyviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, Academic Press - Elsevier, 2015, Advances in Virus Research, 978-0-12-802180-4. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aivir.2014.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Online, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0000757.pub3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCYCLOPEDIA OF LIFE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2007, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0000757.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handkook of plant science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2007, 978-0-470-05723-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Potyviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poaceae (Gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genus Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poacea (gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic search for recombination events in plant viruses and viroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kofalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus-resistant transgenic plants : potential ecological impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Editions, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport d’évaluation sur les rôles de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine: Socio-écosystème des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2020, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases moléculaires des propriétés biologiques du virus de la mosaïque de la laitue (LMV): Variabilité et organisation génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Bordeaux Ségalen (Bordeaux 2), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02835952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Njimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Revers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guerbaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Bergelson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01533829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le T&#233;plier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouzoulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3292-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anstead" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118122" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Gereige" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2015.08.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hien Le" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caballero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.015321-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.155754" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvador" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glasa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-10-1302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alamillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0541" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dunoyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spencer Harrison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maule" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Houvenaghel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Browning" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redondo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Maule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cario" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Cao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazenave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.A. van Der Vlugt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lanneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050615" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17B940100B77B5180877697253A33E59AE486A73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cambra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050474" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F757B1CC1F0208AC49E809DAC559A801D02BB8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1997.87.4.397" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1702(96)01411-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTWGB70-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Romancer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dunez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963183v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Luan Cao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cazenave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)00870-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805951v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziegler-Graff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas Cabanillas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gayral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Vanderlinden" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745883v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806062v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753999v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752199v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756696v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752365v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757831v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaoyan Feng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750640v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752552v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750568v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754172v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757569v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feng Xiaoyan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourrigues" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763808v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762478v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761209v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dussault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764132v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanjuan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760993v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759399v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767916v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kofalvi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771767v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770442v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766211v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765558v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777547v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603260v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953367v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797938v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801855v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2014.11.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801707v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0000757.pub3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0000757.pub2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816602v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825268v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kofalvi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marcos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448682v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936499v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Njimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Revers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110261" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guerbaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Bergelson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01533829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le T&#233;plier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouzoulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3292-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anstead" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118122" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Gereige" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2015.08.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hien Le" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caballero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.015321-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.155754" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvador" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glasa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-10-1302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alamillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0541" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dunoyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spencer Harrison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maule" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Houvenaghel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Browning" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redondo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Maule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cario" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Cao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazenave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.A. van Der Vlugt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lanneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050615" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17B940100B77B5180877697253A33E59AE486A73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cambra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050474" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F757B1CC1F0208AC49E809DAC559A801D02BB8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1997.87.4.397" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1702(96)01411-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTWGB70-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Romancer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dunez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963183v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Luan Cao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cazenave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)00870-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805951v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziegler-Graff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas Cabanillas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gayral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Vanderlinden" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804650v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745883v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806062v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753999v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752199v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756696v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752365v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757831v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaoyan Feng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750568v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754172v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757569v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feng Xiaoyan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourrigues" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763808v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762478v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760033v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dussault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761209v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanjuan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762132v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760993v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759399v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767916v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kofalvi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771767v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770442v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766211v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765558v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777547v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603260v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953367v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797938v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801855v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2014.11.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801707v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0000757.pub3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0000757.pub2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816602v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825268v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kofalvi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marcos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448682v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936499v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>