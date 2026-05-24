--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Revers </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse professionnelle:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1202 BIOGECO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversity, Genes & Communities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allée Geoffroy Saint-Hilaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment B2 - CS 50023</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">33615 Pessac Cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tel : (+33)05 40 00 88 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">frederic.revers-at-inrae.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Master 2 Recherche « Sciences de la Terre, Ecologie, Environnement », spécialité « Biodiversité et Ecosystèmes Terrestres », parcours « Fonctionnement des écosystèmes terrestres », 2015, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Habilitation à Diriger des Recherches, 2009, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat en Virologie Végétale, 1997, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- DEA Biologie-Santé, 1992, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Elève de l’Ecole Normale Supérieure de Cachan (1988-1992). Agrégation de Biochimie-Génie biologique (1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai été recruté à l’INRA comme chargé de recherche en 1997 dans l’équipe de Virologie Végétale (UMR 1332 BFP, Centre INRA de Bordeaux). Après plus de quinze ans dans cette thématique, j’ai pris la décision de réorienter mes recherches en écologie que j’ai démarrées en 2016 dans l'UMR BIOGECO après avoir effectué un master d’écologie à l'Université de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etudes des relations entre facteurs environnementaux et biodiversité afin de produire des outils d'aide à la décision et à la gestion pour les politiques publiques en matière de conservation de la biodiversité au sein des socio-écosystèmes de Nouvelle-Aquitaine avec une forte interaction avec les sciences humaines et sociales et les parties prenantes de la société (gestionnaires, collectivités, associations, propriétaires, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites d’étude :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le cordon dunaire aquitain, vallée du Ciron (affluent de la Garonne), Bordeaux Métropole, les PNR de la Région Nouvelle–Aquitaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat scientifique:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut des Mathématiques de Bordeaux, Unité ETBX (SHS, INRAE), Unité EABX (Ecologie aquatique, INRAE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat non académique:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ONF, le Syndicat Mixte d’Aménagement du Bassin Versant du Ciron, Observatoire Aquitain de la Faune Sauvage (OAFS), Bordeaux Métropole, PNR Landes de Gascogne, PNR Périgord-Limousin</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997- 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie végétale :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des déterminismes génétiques et moléculaires contrôlant les interactions Plante / Potyvirus</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Dense Airborne LiDAR and Multispectral Sentinel-2 and Pleiades Satellite Imagery for Mapping Riparian Forest Species Biodiversity at Tree Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Njimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.1753. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24061753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording tree-related microhabitats to assess riparian forest contribution to biodiversity in landscapes dominated by conifer plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.110261. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintula furcifer (Simon, 1912) (Araneae, Linyphiidae) nouveau pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Guerbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (10), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ecological networks modelling in a participatory approach for assessing impacts of planning scenarios on landscape connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome‐wide association study reveals new loci involved in Arabidopsis thaliana and Turnip mosaic virus (Tu MV ) interactions in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Bergelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (4), pp.2026-2038. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de l’avifaune du cordon dunaire aquitain : quelles influences de l’environnement local et régional?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune-Aquitaine.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0053-FA2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem-Triggered Virus-Induced Gene Silencing Using a Recombinant Polerovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Scheidecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of host factors potentially involved in RTM-mediated resistance during potyvirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachèle Téplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 162 (7), pp.1855-1865. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-017-3292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01533829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live imaging of companion cells and sieve elements in Arabidopsis leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Anstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.e0118122. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protein kinase binds the C-terminal domain of the readthrough protein of Turnip yellows virus and regulates virus accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 486, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2015.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 96 microsatellite markers suitable for QTL mapping and accession control in an Arabidopsis core collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.2 : 1-6. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and cellular factors involved in phloem transport of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RTM resistance to potyviruses in Arabidopsis thaliana: natural variation of the RTM genes and evidence for the implication of additional genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39169. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single amino acid changes in the turnip mosaic virus viral genome-linked protein (VPg) confer virulence towards Arabidopsis thaliana mutants knocked out for eukaryotic initiation factors eIF(iso)4E and eIF(iso)4G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (1), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.015321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTM3, which controls long distance movement of potyviruses, is a member of a new plant gene family encoding a meprin and TRAF homology (MATH) domain-containing protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (1), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.155754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A member of a new plant gene family encoding a meprin and TRAF homology (MATH) domain-containing protein is involved in restriction of long distance movement of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (10), pp.1321-1323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinant of potyvirus ability to overcome the RTM resistance of Arabidopsis thaliana maps to the N-terminal region of the coat protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (10), pp.1302-1311. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-22-10-1302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études transcriptomiques dans la compréhension des interactions plante/virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (n° spécial), pp.S5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci controlling symptom development during viral infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost J. B. Keurentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance traits control Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.541-549. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cysteine-rich plant protein potentiates potyvirus movement through an interaction with the virus genome-linked protein VPg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Spencer Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (5), pp.2301-2309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of a novel &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; mutant unable to develop wilt symptoms after inoculation with a virulent strain of &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Dong-Xin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (3), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.3.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance phenotypes to Lettuce mosaic virus among Arabidopsis thaliana accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (7), pp.608-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis eukaryotic initiation factor (iso)4E is dispensable for plant growth but required for susceptibility to potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Browning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, pp.927-934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions moléculaires plantes - Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in understanding the molecular biology of Plant/Potyvirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Maule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of proteins binding to short RNA.DNA hybrids or short antisense oligonucleotides in Xenopus laevis oocytes and human macrophage cell extracts by photoaffinity radiolabelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antisense and Nucleic Acid Drug Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.317-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the 3'terminal region of the genome of four Lettuce mosaic virus isolates from Greece and Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.A. van Der Vlugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 144 (8), pp.1619-1626. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of monoclonal antibodies and polymerase chain reaction assays for the typing of isolates belonging to the D and M serotypes of plum pox potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 88 (3), pp.198-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of full-length cDNA clones of lettuce mosaic virus (LMV) and the effects of intron-insertion on their viability in Escherichia coli and on their infectivity to plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 143 (12), pp.2443-2451. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and molecular variability of lettuce mosaic virus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 87 (4), pp.397-403. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1997.87.4.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the complete nucleotide sequences of two isolates of lettuce mosaic virus differing in their biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.167-177. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1702(96)01411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent occurrence of recombinant potyvirus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Romancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.1953-1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-PCR of a 10 kb viral RNA with expand TM reverse transcriptase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the frequent occurence of recombinant potato virus Y isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Tabac. Section 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of double-stranded RNA during synthesis of bromouracil-substituted RNA by transcription with T7 RNA polymerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Luan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 351 (2), pp.253-256. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0014-5793(94)00870-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la modélisation des réseaux écologiques dans un dispositif participatif impliquant les acteurs du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes rencontres de Théo Quant "Nouvelles approches en géographie théorique et quantitative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de l’environnement urbain de Bordeaux Métropole sur la distribution, la diversité et la fitness des pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées du GDR Pollinéco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et services écologiques dans les paysages de dunes littorales : compromis, synergies et critères pour la planification spatiale de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cimon-Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et de la restauration écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inra; Université de Bordeaux; Cnrs; Irstea; Ifremer; Bordeaux Sciences Agro, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'accompagnement pour la préservation des continuités écologiques à l'échelle d'une agglomération urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science in supporting biodiversity monitoring programs managed by environmental protection organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été internationale "Ecologie et société : Biodiversité et changements globaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cadillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau résistances durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance transport device of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of a calcineurin B-like protein-interacting protein kinase (CPIK) in &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt; cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of plant factors involved in Potyvirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia Cabanillas Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Vanderlinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping of quantitative responses to &amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a phloem cDNA library and screen for polerovirus partners involved in long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plant Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2012, Dublin, Ireland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of virus particles is required, but not sufficient, for efficient polerovirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2012, Dublin, Ireland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of plant factors involved in virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès national de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Plantes - Virus et colonisation systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Apr 2012, Poitiers, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association genetics to identify loci involved in responses to Potyviruses in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of phloem proteins and viral factors involved in virus long distance movement in the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique naturelle des gènes de résistance RTM chez Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation de facteurs de la plante impliqués dans le mouvement viral à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ziegler-Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific companion cell profiling to investigate plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on plant vascular biology 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of host factors involved in plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics seminar 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mallemort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on plant vascular biology 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études transcriptomiques dans la compréhension des interactions plante/virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterisation of host factors involved in plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique et fonctionnelle de la résistance RTM bloquant le mouvement à longue distance de virus de plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque national de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis transcriptomics reveals conserved and divergent gene expression profiles between Arabidopsis thaliana accessions challenged with three different potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaoyan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz - El Puerto de Santa Maria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz - El Puerto de Santa Maria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and animal genome XV. The international conference on the status of plant and animal genome research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the genetic diversity of Arabidopsis thaliana to identify host resistance factors which restrict long distance movement of potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des déterminants génétiques de la plante hôte et du virus contrôlant l'apparition des symptômes dans le pathosystème Arabidopsis thaliana / Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a Potyvirus (PPV - Plum pox virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques des interactions Arabidopsis / potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes chercheurs du DGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International conference on Arabidopsis research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the Plum pox virus infection cycle in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium on Virus and Virus-like diseases of temperate fruit crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Haikko, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the infection cycle of potyviruses in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transcriptomique pour l'identification de gènes impliqués dans les interactions Arabidopsis thaliana /potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Feng Xiaoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sourrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana/potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la régulation du génome de plante consécutives à l'infection par un virus: étude comparative entre la tomate et Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ping Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana / Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of the eukariotic initiation factor 4E (elF4E) in plant-potyvirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Dussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary exploration of the genetic variability of Arabidopsis/Plum pox virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction of Lettuce mosaic virus long distance movement in resistant lettuce and Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cap-binding protein, eIF4E, controls susceptibility to Lettuce mosaic potyvirus in Arabidopsis thaliana and lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de déterminants viraux et de plantes impliqués dans les interactions virus de la mosaïque de la laitue (LMV)/Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eukaryotic translation initiation factor 4E (elF4E): a target for plant resistance against potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Dussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme moléculaire de la gamme d'hôtes des virus phytopathogènes : analyse du pathosystème Arabidopsis Thaliana/ virus de la mosaïque de la laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-based techniques for the detection of plant viruses and viroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kofalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des déterminants de l'agressivité et de la virulence du virus de la mosaïque de la laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of infectious cDNA to study the pathogenicity of lettuce mosaic potyvirus (LMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of the ISHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des déterminants génétiques des propriétés biologiques du virus de la mosaïque de la laitue par la construction de recombinants entre LMV-E et LMV-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des propriétés biologiques et de la variabilité moléculaire du virus de la mosaïque de la laitue (LMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immunocapture PCR assay adapted to the detection and the analysis of the molecular variability of apple chlorotic leaf spot virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving landscape connectivity facing urbanization in the estuarine metropolitan area of Bordeaux: A participatory modelling approach for improving relations between scientists and stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference (CHEERS)« Global changes in estuarine and coastal systems: innovative approaches and assessment tools »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are metabolic traits markers of the plant response to virus infection? A phenotype and genotype study in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la biodiversité et le fonctionnement des écosystèmes face à l'urbanisation. Un exemple socio-écologique sur le territoire de Bordeaux métropole : le projet Biodivercité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity indicators based on several taxons help identify the range of pressures on coastal dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiles and viral charge genome wide mapping in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. General Congress of EUCARPIA "Plant breeding: the art of bringing science to life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Zurich, Switzerland. , Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregulation of glucosinolate metabolism upon infection by a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration d'un virus par une protéine de plante ciblant un domaine protéique essentiel au mouvement des polérovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; susceptibility to TuMV (&amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt;) in natural environment: mapping loci involved in viral charge and preliminary results on associated metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop in Plant Virology “Green viruses, from gene to landscape”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hyères, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem specific virus-induced gene-silencing using recombinant poleroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bortolamiol-Becet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 106, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des partenaires phloémiens des polérovirus et étude de leur rôle dans le cycle viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Erdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biology of potyviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, Academic Press - Elsevier, 2015, Advances in Virus Research, 978-0-12-802180-4. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aivir.2014.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Online, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0000757.pub3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCYCLOPEDIA OF LIFE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2007, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0000757.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handkook of plant science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2007, 978-0-470-05723-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Potyviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poaceae (Gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genus Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poacea (gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic search for recombination events in plant viruses and viroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kofalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus-resistant transgenic plants : potential ecological impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Editions, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport d’évaluation sur les rôles de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine: Socio-écosystème des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2020, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases moléculaires des propriétés biologiques du virus de la mosaïque de la laitue (LMV): Variabilité et organisation génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Bordeaux Ségalen (Bordeaux 2), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02835952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Revers </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse professionnelle:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR 1202 BIOGECO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversity, Genes & Communities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allée Geoffroy Saint-Hilaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment B2 - CS 50023</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">33615 Pessac Cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tel : (+33)05 40 00 88 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">frederic.revers-at-inrae.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Master 2 Recherche « Sciences de la Terre, Ecologie, Environnement », spécialité « Biodiversité et Ecosystèmes Terrestres », parcours « Fonctionnement des écosystèmes terrestres », 2015, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Habilitation à Diriger des Recherches, 2009, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat en Virologie Végétale, 1997, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- DEA Biologie-Santé, 1992, Université de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Elève de l’Ecole Normale Supérieure de Cachan (1988-1992). Agrégation de Biochimie-Génie biologique (1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai été recruté à l’INRA comme chargé de recherche en 1997 dans l’équipe de Virologie Végétale (UMR 1332 BFP, Centre INRA de Bordeaux). Après plus de quinze ans dans cette thématique, j’ai pris la décision de réorienter mes recherches en écologie que j’ai démarrées en 2016 dans l'UMR BIOGECO après avoir effectué un master d’écologie à l'Université de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etudes des relations entre facteurs environnementaux et biodiversité afin de produire des outils d'aide à la décision et à la gestion pour les politiques publiques en matière de conservation de la biodiversité au sein des socio-écosystèmes de Nouvelle-Aquitaine avec une forte interaction avec les sciences humaines et sociales et les parties prenantes de la société (gestionnaires, collectivités, associations, propriétaires, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites d’étude :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> le cordon dunaire aquitain, vallée du Ciron (affluent de la Garonne), Bordeaux Métropole, les PNR de la Région Nouvelle–Aquitaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat scientifique:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Institut des Mathématiques de Bordeaux, Unité ETBX (SHS, INRAE), Unité EABX (Ecologie aquatique, INRAE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat non académique:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ONF, le Syndicat Mixte d’Aménagement du Bassin Versant du Ciron, Observatoire Aquitain de la Faune Sauvage (OAFS), Bordeaux Métropole, PNR Landes de Gascogne, PNR Périgord-Limousin</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997- 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie végétale :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des déterminismes génétiques et moléculaires contrôlant les interactions Plante / Potyvirus</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Dense Airborne LiDAR and Multispectral Sentinel-2 and Pleiades Satellite Imagery for Mapping Riparian Forest Species Biodiversity at Tree Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Njimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.1753. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24061753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintula furcifer (Simon, 1912) (Araneae, Linyphiidae) nouveau pour la faune de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Guerbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arachnologique, série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (10), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording tree-related microhabitats to assess riparian forest contribution to biodiversity in landscapes dominated by conifer plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.110261. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ecological networks modelling in a participatory approach for assessing impacts of planning scenarios on landscape connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome‐wide association study reveals new loci involved in Arabidopsis thaliana and Turnip mosaic virus (Tu MV ) interactions in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Bergelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (4), pp.2026-2038. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de l’avifaune du cordon dunaire aquitain : quelles influences de l’environnement local et régional?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune-Aquitaine.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0053-FA2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem-Triggered Virus-Induced Gene Silencing Using a Recombinant Polerovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Scheidecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of host factors potentially involved in RTM-mediated resistance during potyvirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachèle Téplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 162 (7), pp.1855-1865. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-017-3292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01533829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protein kinase binds the C-terminal domain of the readthrough protein of Turnip yellows virus and regulates virus accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 486, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2015.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live imaging of companion cells and sieve elements in Arabidopsis leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Anstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.e0118122. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of 96 microsatellite markers suitable for QTL mapping and accession control in an Arabidopsis core collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.2 : 1-6. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral and cellular factors involved in phloem transport of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RTM resistance to potyviruses in Arabidopsis thaliana: natural variation of the RTM genes and evidence for the implication of additional genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39169. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A member of a new plant gene family encoding a meprin and TRAF homology (MATH) domain-containing protein is involved in restriction of long distance movement of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (10), pp.1321-1323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single amino acid changes in the turnip mosaic virus viral genome-linked protein (VPg) confer virulence towards Arabidopsis thaliana mutants knocked out for eukaryotic initiation factors eIF(iso)4E and eIF(iso)4G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle G. Pagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (1), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.015321-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTM3, which controls long distance movement of potyviruses, is a member of a new plant gene family encoding a meprin and TRAF homology (MATH) domain-containing protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (1), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.155754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études transcriptomiques dans la compréhension des interactions plante/virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (n° spécial), pp.S5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinant of potyvirus ability to overcome the RTM resistance of Arabidopsis thaliana maps to the N-terminal region of the coat protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (10), pp.1302-1311. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-22-10-1302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci controlling symptom development during viral infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost J. B. Keurentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance traits control Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.541-549. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of a novel &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; mutant unable to develop wilt symptoms after inoculation with a virulent strain of &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Dong-Xin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (3), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.3.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cysteine-rich plant protein potentiates potyvirus movement through an interaction with the virus genome-linked protein VPg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Spencer Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (5), pp.2301-2309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance phenotypes to Lettuce mosaic virus among Arabidopsis thaliana accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (7), pp.608-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis eukaryotic initiation factor (iso)4E is dispensable for plant growth but required for susceptibility to potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Browning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, pp.927-934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions moléculaires plantes - Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the 3'terminal region of the genome of four Lettuce mosaic virus isolates from Greece and Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.A. van Der Vlugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 144 (8), pp.1619-1626. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in understanding the molecular biology of Plant/Potyvirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Maule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of proteins binding to short RNA.DNA hybrids or short antisense oligonucleotides in Xenopus laevis oocytes and human macrophage cell extracts by photoaffinity radiolabelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antisense and Nucleic Acid Drug Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.317-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of monoclonal antibodies and polymerase chain reaction assays for the typing of isolates belonging to the D and M serotypes of plum pox potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 88 (3), pp.198-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of full-length cDNA clones of lettuce mosaic virus (LMV) and the effects of intron-insertion on their viability in Escherichia coli and on their infectivity to plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 143 (12), pp.2443-2451. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the complete nucleotide sequences of two isolates of lettuce mosaic virus differing in their biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.167-177. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1702(96)01411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and molecular variability of lettuce mosaic virus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 87 (4), pp.397-403. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1997.87.4.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent occurrence of recombinant potyvirus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Romancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.1953-1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-PCR of a 10 kb viral RNA with expand TM reverse transcriptase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the frequent occurence of recombinant potato virus Y isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Tabac. Section 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of double-stranded RNA during synthesis of bromouracil-substituted RNA by transcription with T7 RNA polymerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong Luan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 351 (2), pp.253-256. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0014-5793(94)00870-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la modélisation des réseaux écologiques dans un dispositif participatif impliquant les acteurs du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatorzièmes rencontres de Théo Quant "Nouvelles approches en géographie théorique et quantitative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de l’environnement urbain de Bordeaux Métropole sur la distribution, la diversité et la fitness des pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées du GDR Pollinéco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et services écologiques dans les paysages de dunes littorales : compromis, synergies et critères pour la planification spatiale de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cimon-Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et de la restauration écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inra; Université de Bordeaux; Cnrs; Irstea; Ifremer; Bordeaux Sciences Agro, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'accompagnement pour la préservation des continuités écologiques à l'échelle d'une agglomération urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science in supporting biodiversity monitoring programs managed by environmental protection organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été internationale "Ecologie et société : Biodiversité et changements globaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cadillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau résistances durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping of quantitative responses to &amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; through evaluation of biomass, viral accumulation, and metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance transport device of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of a calcineurin B-like protein-interacting protein kinase (CPIK) in &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt; cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of plant factors involved in Potyvirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia Cabanillas Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Vanderlinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of plant factors involved in virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès national de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a phloem cDNA library and screen for polerovirus partners involved in long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plant Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2012, Dublin, Ireland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of virus particles is required, but not sufficient, for efficient polerovirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2012, Dublin, Ireland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Plantes - Virus et colonisation systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Apr 2012, Poitiers, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation de facteurs de la plante impliqués dans le mouvement viral à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ziegler-Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of phloem proteins and viral factors involved in virus long distance movement in the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association genetics to identify loci involved in responses to Potyviruses in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique naturelle des gènes de résistance RTM chez Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific companion cell profiling to investigate plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on plant vascular biology 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of host factors involved in plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics seminar 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mallemort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on plant vascular biology 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique et fonctionnelle de la résistance RTM bloquant le mouvement à longue distance de virus de plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque national de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études transcriptomiques dans la compréhension des interactions plante/virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterisation of host factors involved in plant virus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis transcriptomics reveals conserved and divergent gene expression profiles between Arabidopsis thaliana accessions challenged with three different potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaoyan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz - El Puerto de Santa Maria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional characterization of the RTM-mediated resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz - El Puerto de Santa Maria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of the genetic diversity of Arabidopsis thaliana to identify host resistance factors which restrict long distance movement of potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a potyvirus (PPV-Plum Pox Virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and animal genome XV. The international conference on the status of plant and animal genome research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des déterminants génétiques de la plante hôte et du virus contrôlant l'apparition des symptômes dans le pathosystème Arabidopsis thaliana / Plum pox virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant genetic determinants for symptom development after a Potyvirus (PPV - Plum pox virus) infection on Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transcriptomique pour l'identification de gènes impliqués dans les interactions Arabidopsis thaliana /potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Feng Xiaoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sourrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Haikko, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the Plum pox virus infection cycle in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium on Virus and Virus-like diseases of temperate fruit crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques des interactions Arabidopsis / potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes chercheurs du DGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana: a naive species to study plant/virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International conference on Arabidopsis research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of host factors involved in the infection cycle of potyviruses in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana/potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la régulation du génome de plante consécutives à l'infection par un virus: étude comparative entre la tomate et Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ping Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants génétiques et moléculaires impliqués dans les interactions Arabidopsis thaliana / Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary exploration of the genetic variability of Arabidopsis/Plum pox virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European meeting 04 on Plum pox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rogow-Skierniewice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of the eukariotic initiation factor 4E (elF4E) in plant-potyvirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Dussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction of Lettuce mosaic virus long distance movement in resistant lettuce and Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eukaryotic translation initiation factor 4E (elF4E): a target for plant resistance against potyviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Dussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de déterminants viraux et de plantes impliqués dans les interactions virus de la mosaïque de la laitue (LMV)/Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cap-binding protein, eIF4E, controls susceptibility to Lettuce mosaic potyvirus in Arabidopsis thaliana and lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on molecular plant-microbe interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, St-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme moléculaire de la gamme d'hôtes des virus phytopathogènes : analyse du pathosystème Arabidopsis Thaliana/ virus de la mosaïque de la laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-based techniques for the detection of plant viruses and viroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kofalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des déterminants de l'agressivité et de la virulence du virus de la mosaïque de la laitue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of infectious cDNA to study the pathogenicity of lettuce mosaic potyvirus (LMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of the ISHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des déterminants génétiques des propriétés biologiques du virus de la mosaïque de la laitue par la construction de recombinants entre LMV-E et LMV-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des propriétés biologiques et de la variabilité moléculaire du virus de la mosaïque de la laitue (LMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immunocapture PCR assay adapted to the detection and the analysis of the molecular variability of apple chlorotic leaf spot virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving landscape connectivity facing urbanization in the estuarine metropolitan area of Bordeaux: A participatory modelling approach for improving relations between scientists and stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Godoy Leski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference (CHEERS)« Global changes in estuarine and coastal systems: innovative approaches and assessment tools »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are metabolic traits markers of the plant response to virus infection? A phenotype and genotype study in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la biodiversité et le fonctionnement des écosystèmes face à l'urbanisation. Un exemple socio-écologique sur le territoire de Bordeaux métropole : le projet Biodivercité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiles and viral charge genome wide mapping in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. General Congress of EUCARPIA "Plant breeding: the art of bringing science to life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Zurich, Switzerland. , Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity indicators based on several taxons help identify the range of pressures on coastal dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregulation of glucosinolate metabolism upon infection by a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration d'un virus par une protéine de plante ciblant un domaine protéique essentiel au mouvement des polérovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalya Gereige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; susceptibility to TuMV (&amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt;) in natural environment: mapping loci involved in viral charge and preliminary results on associated metabolic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop in Plant Virology “Green viruses, from gene to landscape”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hyères, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem specific virus-induced gene-silencing using recombinant poleroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bortolamiol-Becet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 106, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des partenaires phloémiens des polérovirus et étude de leur rôle dans le cycle viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Erdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biology of potyviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, Academic Press - Elsevier, 2015, Advances in Virus Research, 978-0-12-802180-4. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aivir.2014.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Online, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0000757.pub3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCYCLOPEDIA OF LIFE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2007, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0000757.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to infection by viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handkook of plant science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2007, 978-0-470-05723-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Potyviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poaceae (Gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genus Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poacea (gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic search for recombination events in plant viruses and viroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kofalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus-resistant transgenic plants : potential ecological impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Editions, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport d’évaluation sur les rôles de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine: Socio-écosystème des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2020, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases moléculaires des propriétés biologiques du virus de la mosaïque de la laitue (LMV): Variabilité et organisation génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Bordeaux Ségalen (Bordeaux 2), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02835952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Njimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Revers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110261" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guerbaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Bergelson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01533829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le T&#233;plier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouzoulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3292-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anstead" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118122" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Gereige" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2015.08.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hien Le" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caballero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.015321-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.155754" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvador" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glasa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-10-1302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alamillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0541" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dunoyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spencer Harrison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maule" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Houvenaghel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Browning" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redondo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Maule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cario" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Cao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazenave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.A. van Der Vlugt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lanneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050615" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17B940100B77B5180877697253A33E59AE486A73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cambra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050474" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F757B1CC1F0208AC49E809DAC559A801D02BB8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1997.87.4.397" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1702(96)01411-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTWGB70-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Romancer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dunez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963183v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Luan Cao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cazenave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)00870-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805951v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziegler-Graff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas Cabanillas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gayral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Vanderlinden" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804650v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745883v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806062v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753999v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752199v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756696v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752365v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757831v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaoyan Feng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750568v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754172v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757569v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feng Xiaoyan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourrigues" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763808v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762478v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760033v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dussault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761209v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanjuan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762132v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760993v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759399v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767916v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kofalvi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771767v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770442v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766211v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765558v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777547v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603260v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953367v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797938v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801855v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2014.11.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801707v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0000757.pub3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0000757.pub2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816602v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825268v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kofalvi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marcos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448682v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936499v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Njimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Revers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Guerbaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Bergelson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01533829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le T&#233;plier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouzoulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3292-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Gereige" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2015.08.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anstead" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118122" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hien Le" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caballero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sanchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.015321-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.155754" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvador" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glasa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-10-1302" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alamillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0541" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dunoyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spencer Harrison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Houvenaghel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Browning" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redondo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699008v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.A. van Der Vlugt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lanneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050615" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17B940100B77B5180877697253A33E59AE486A73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698068v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Maule" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cario" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Cao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cambra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asensio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050474" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F757B1CC1F0208AC49E809DAC559A801D02BB8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1702(96)01411-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTWGB70-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1997.87.4.397" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Romancer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dunez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963183v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Luan Cao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cazenave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)00870-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805951v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziegler-Graff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas Cabanillas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gayral" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Vanderlinden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806062v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745883v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807052v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753999v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752199v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757831v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812025v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752365v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Le" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaoyan Feng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751303v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750640v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feng Xiaoyan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourrigues" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754172v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753079v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763808v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762478v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761209v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dussault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758648v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760993v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762132v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764132v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanjuan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759399v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767916v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kofalvi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771767v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770442v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766211v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765558v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777547v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953367v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797938v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801855v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2014.11.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801707v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0000757.pub3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0000757.pub2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816602v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833668v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825268v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kofalvi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marcos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448682v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936499v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835952v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>