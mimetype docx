--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1285,446 +1285,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning with Sequences of Motion Primitives for Robust Manipulation</w:t>
+                <w:t xml:space="preserve">Exploration through Covariance Matrix Adaptation Enables Developmental Motor Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schaal</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13230-013-0108-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766177v1</w:t>
+                <w:t xml:space="preserve">hal-00922125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and Reasoning with Action-Related Places for Robust Mobile Manipulation</w:t>
+                <w:t xml:space="preserve">Model-free Reinforcement Learning of Impedance Control in Stochastic Force Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buchli Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellmer Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedrizzi Andreas</w:t>
+                <w:t xml:space="preserve">Mistry Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mösenlechner Lorenz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theodorou Evangelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 43, pp.1--42</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.330-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768171v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration through Covariance Matrix Adaptation Enables Developmental Motor Learning</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning with Sequences of Motion Primitives for Robust Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (6), pp.1360-1370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922125v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free Reinforcement Learning of Impedance Control in Stochastic Force Fields</w:t>
+                <w:t xml:space="preserve">Learning and Reasoning with Action-Related Places for Robust Mobile Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellmer Alice</w:t>
+                <w:t xml:space="preserve">Fedrizzi Andreas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistry Michael</w:t>
+                <w:t xml:space="preserve">Mösenlechner Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodorou Evangelos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beetz Michael</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4, pp.330-341</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.1--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789395v1</w:t>
+                <w:t xml:space="preserve">hal-00768171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2211,261 +2211,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Guiding Virtual Fixtures: Control and Stability</w:t>
+                <w:t xml:space="preserve">Co-manipulation with Multiple Probabilistic Virtual Guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Raiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIC 2015 - IEEE International Symposium on Intelligent Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIC.2015.7307279⟩</w:t>
+              <w:t xml:space="preserve">IROS 2015 - International Conference on Intelligent Robots and Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.7 - 13 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250101v1</w:t>
+                <w:t xml:space="preserve">hal-01170974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-manipulation with Multiple Probabilistic Virtual Guides</w:t>
+                <w:t xml:space="preserve">Parallel Guiding Virtual Fixtures: Control and Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Raiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015 - International Conference on Intelligent Robots and Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.7 - 13 </w:t>
+              <w:t xml:space="preserve">ISIC 2015 - IEEE International Symposium on Intelligent Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. pp.53 - 58 </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIC.2015.7307279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170974v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed Torque Control with Variable Gains through Gaussian Process Regression</w:t>
               </w:r>
@@ -2752,653 +2752,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Compact Parameterized Skills with a Single Regression</w:t>
+                <w:t xml:space="preserve">Policy Improvement: Between Black-Box Optimization and Episodic Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones Planification, Décision, et Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922135v1</w:t>
+                <w:t xml:space="preserve">hal-00922133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy Improvement: Between Black-Box Optimization and Episodic Reinforcement Learning</w:t>
+                <w:t xml:space="preserve">Learning Compact Parameterized Skills with a Single Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Raiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones Planification, Décision, et Apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922133v1</w:t>
+                <w:t xml:space="preserve">hal-00922135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Motion Generation and Motion Recall for Everyday Robotic Tasks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent Proximo-Distal Maturation through Adaptive Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Japan. pp.0-0</w:t>
+              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, United States. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768173v1</w:t>
+                <w:t xml:space="preserve">hal-00789393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent Proximo-Distal Maturation through Adaptive Exploration</w:t>
+                <w:t xml:space="preserve">Adaptation de la matrice de covariance pour l'apprentissage par renforcement direct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, United States. pp.0-0</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789393v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la matrice de covariance pour l'apprentissage par renforcement direct</w:t>
+                <w:t xml:space="preserve">Path Integral Policy Improvement with Covariance Matrix Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 12 p</w:t>
+              <w:t xml:space="preserve">Proceedings of the 29th International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Edinbourg, United Kingdom. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736310v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Integral Policy Improvement with Covariance Matrix Adaptation</w:t>
+                <w:t xml:space="preserve">Adaptive Exploration for Continual Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 29th International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Edinbourg, United Kingdom. pp.0-0</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Portugal. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789391v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Exploration for Continual Reinforcement Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Motion Generation and Motion Recall for Everyday Robotic Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lopera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilario Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Rodriguez Tsouroukdissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Portugal. pp.0-0</w:t>
+              <w:t xml:space="preserve">12th IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Japan. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789389v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGILO RoboCuppers 2004</w:t>
               </w:r>
@@ -4100,51 +4100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/#Bio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/cv/cv_freek_stulp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzilygeroudis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Vassiliades" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calinon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2958211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.01.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-017-0400-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158827v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sanchez Restrepo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-017-9680-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162281v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.05.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor Peter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalakrishnan Mrinal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meier Franziska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchli Jonas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.243-263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W3PZL6ZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Theodorou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schaal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedrizzi Andreas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#246;senlechner Lorenz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Michael" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0108-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellmer Alice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mistry Michael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorou Evangelos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fritzsche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Damsgaard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2015.7307279" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herlant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942741" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Tom&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rodriguez Tsouroukdissian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kirsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Gedikli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beetz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Buck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25940-4_56" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/#Bio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/cv/cv_freek_stulp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzilygeroudis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Vassiliades" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calinon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2958211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.01.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-017-0400-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158827v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sanchez Restrepo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-017-9680-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162281v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.05.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor Peter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalakrishnan Mrinal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meier Franziska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchli Jonas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.243-263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W3PZL6ZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0108-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellmer Alice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mistry Michael" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorou Evangelos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Theodorou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schaal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedrizzi Andreas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#246;senlechner Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Michael" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fritzsche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Damsgaard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353107" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2015.7307279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herlant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942741" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789391v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Tom&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rodriguez Tsouroukdissian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kirsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Gedikli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beetz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Buck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25940-4_56" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>