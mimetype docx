--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -551,321 +551,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent Jaw Predominance in Vocal Development through Stochastic Optimization</w:t>
+                <w:t xml:space="preserve">Co-manipulation with a Library of Virtual Guiding Fixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+                <w:t xml:space="preserve">Gennaro Raiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Brochard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Freek Stulp</w:t>
+                <w:t xml:space="preserve">Susana Sanchez Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCDS.2017.2704912⟩</w:t>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-017-9680-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578075v1</w:t>
+                <w:t xml:space="preserve">hal-02158827v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-manipulation with a Library of Virtual Guiding Fixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent Jaw Predominance in Vocal Development through Stochastic Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Chevalier</w:t>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+                <w:t xml:space="preserve">Jules Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lamy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-15. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10514-017-9680-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCDS.2017.2704912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158827v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximodistal Exploration in Motor Learning as an Emergent Property of Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1304,51 +1304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration through Covariance Matrix Adaptation Enables Developmental Motor Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (3), pp.128-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2103,369 +2103,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating Intention Prediction for Humans by Optimizing Robot Motions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-manipulation with Multiple Probabilistic Virtual Guides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Raiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2015 - International Conference on Intelligent Robots and Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.7 - 13 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170977v1</w:t>
+                <w:t xml:space="preserve">hal-01170974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-manipulation with Multiple Probabilistic Virtual Guides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Parallel Guiding Virtual Fixtures: Control and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Raiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015 - International Conference on Intelligent Robots and Systems </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIC 2015 - IEEE International Symposium on Intelligent Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. pp.53 - 58 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIC.2015.7307279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170974v1</w:t>
+                <w:t xml:space="preserve">hal-01250101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Guiding Virtual Fixtures: Control and Stability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facilitating Intention Prediction for Humans by Optimizing Robot Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIC 2015 - IEEE International Symposium on Intelligent Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIC.2015.7307279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01250101v1</w:t>
+                <w:t xml:space="preserve">hal-01170977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed Torque Control with Variable Gains through Gaussian Process Regression</w:t>
               </w:r>
@@ -2585,51 +2585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Herlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Raiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2853,51 +2853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Compact Parameterized Skills with a Single Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Raiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent Proximo-Distal Maturation through Adaptive Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Development and Learning (ICDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, United States. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3755,90 +3755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent maturation from stochastic optimization in vocal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4100,51 +4100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/#Bio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/cv/cv_freek_stulp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzilygeroudis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Vassiliades" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calinon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2958211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.01.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-017-0400-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158827v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sanchez Restrepo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-017-9680-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162281v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.05.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor Peter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalakrishnan Mrinal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meier Franziska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchli Jonas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.243-263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W3PZL6ZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0108-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellmer Alice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mistry Michael" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorou Evangelos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Theodorou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schaal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedrizzi Andreas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#246;senlechner Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Michael" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fritzsche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Damsgaard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353107" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2015.7307279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herlant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942741" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789391v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Tom&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rodriguez Tsouroukdissian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kirsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Gedikli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beetz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Buck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25940-4_56" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/#Bio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~stulp/cv/cv_freek_stulp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzilygeroudis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Vassiliades" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calinon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2958211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.01.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-017-0400-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158827v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sanchez Restrepo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-017-9680-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2704912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162281v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.05.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor Peter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalakrishnan Mrinal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meier Franziska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchli Jonas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.243-263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W3PZL6ZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0108-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellmer Alice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mistry Michael" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorou Evangelos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Theodorou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schaal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedrizzi Andreas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#246;senlechner Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Michael" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fritzsche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Damsgaard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2015.7307279" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herlant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942741" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789391v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Tom&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rodriguez Tsouroukdissian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kirsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Gedikli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beetz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Buck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25940-4_56" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>