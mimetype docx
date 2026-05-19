--- v0 (2026-04-27)
+++ v1 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Fréjus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Fréjus est docteure et chercheuse experte en ergonomie cognitive à EDF R&D. Ses travaux de recherche portent sur la modélisation des activités humaines pour la conception de systèmes interactifs. Elle développe depuis plusieurs années un programme de recherche sur la modélisation ergonomique des activités dans/en lien avec l’habitat, en relation avec des problématiques de conception et de transformation des situations, mobilisant notamment des technologies à base d’intelligence artificielle (mise en œuvre de systèmes sensibles aux contextes, informatique pervasive et habitat intelligent). Ces travaux sont liés aux problématiques de développement durable (changements de comportements, conception de systèmes d’information sur les consommations, prise en compte du développement humain) et à la smart grid. Elle travaille actuellement aussi sur les questions d'appropriation de l'intelligence artificielle et la prise en compte des aspects humains dans la conception de systèmes avec IA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour l’activité de travail orientée vers l’action publique : le cas d’un Plan Climat‑Air‑Énergie Territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-2, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour des activités instrumentées par des chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-1, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élargissement et renouvellement des questions traitées par l’ergonomie dans le domaine du développement durable : retour sur 12 ans de travaux sur les activités domestiques et la maîtrise des consommations énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.179-196. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interactions éthiques et durables entre l’humain et les systèmes d’intelligence artificielle. Le cas de l’expérience vécue des usagers de l’IA vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.417-445. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.417-445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de contextes d’activité domestique pour la conception de systèmes diffus énergétiquement efficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing domestic activity to reduce household's energy consumption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work: A Journal of Prevention, Assessment and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IAG au travail : la difficile instrumentation liée à l’opacité du système.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de l’Association Internationale de Psychologie du Travail de langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the conceptual gap between workers and data-scientists' needs in the design process of a GenAI-based tool: an ergonomics intervention for an ombudsman's team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05306292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des discours, l’IA générative à l’épreuve des usages réels en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une IA explicable, appropriable et de confiance : approche située par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Arpège 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Arpège, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'explicabilité à l'explication des IA : perspective située incarnée par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EGC - Atelier EXPLAIN'AI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Radia-CNRS; Association EGC, Jan 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des IA Explicables pour le Secteur Nucléaire : Vers des Technologies Acceptables et Soutenables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence. Congrès AIPTLF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualité des questions de privacy dans l'utilisation de services interactifs et conséquences pour la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM ’23: Proceedings of the 34th Conference on Human-Machine Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes (France), France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583961.3583970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations interpersonnelles et évolutivité de systèmes à base d’IA Un exemple à partir de l’appropriation de chatbots en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF - L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner l’activité La bande dessinée dans la boîte à outils des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Users Assist the Voice Assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Abstracts of the 2019 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisabilité à l’appropriabilité des assistants vocaux. Étudier les interactions vocales en situation domestique à partir d’une démarche centrée utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des systèmes d’interaction vocale dans l’habitat : quels retours d’expérience utilisateur et quels critères d’interaction à intégrer en conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA: Applications Pratiques de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01812133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilisabilité et l'appropriabilité des assistants vocaux. Étudier les interactions vocales en situation domestique à partir d'une démarche centrée utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, BIARRITZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’appropriation de technologies pour la maitrise des consommations énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plancoulaine Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’appropriation de technologies pour la maitrise des consommations énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plancoulaine Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 9ème conférence de Psychologie Ergonomique (EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2017, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Eco-Feedback Appropriation in a Smart-Home Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Plancoulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE '16: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nottingham United Kingdom, United Kingdom. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2970930.2970960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why energy consumption feedback is not (only) a display issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into Account User Appropriation and Development to Design Energy Consumption Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SEOUL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection processes in energy regulation situations assisted with reflective tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile HCI 17th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’énergie comme nouveau champ pour l’ergonomie : un exemple avec l’analyse de l’activité de particuliers producteurs d’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès Société d'Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability at Home: An Exploratory Study on Monitoring Needs and Energy Management Actions of Solar Power Producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40498-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Interactions to Reduce Energy Consumption: Specification of a Context-Aware System Centered on the Home Occupants’ Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pietropaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’énergie comme nouveau champ pour l’ergonomie : un exemple avec l’analyse de l’activité de particuliers producteurs d’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e Congrès de la SELF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability at Home: An Exploratory Study on Monitoring Needs and Energy Management Actions of Solar Power Producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, CAP TOWN, South Africa. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40498-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiple scores for transcribing the distributed activities of a family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 ACM Conference on Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hangzhou, China. pp.637-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a System Architecture for Recognizing Domestic Activity by Leveraging a Naturalistic Human Activity Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pietropaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAPREC 2011 : Workshop on Goal, Activity and Plan Recognition (Gaprec) at the International Conference on Automated Planning and Scheduling (ICAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A descriptive model of contextual activities for the design of domestic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2009 - Designing beyond the Product - Understanding Activity and User Experience in Ubiquitous Environments, European Conference on Cognitive Ergonomics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A descriptive model of contextual activities for the design of domestic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 09 - European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Otaniemi, Helsinki, Finland. pp.13:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse ergonomique des pratiques domestiques pour la conception de situations de vie innovantes : un exemple avec l’activité de cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions de société comme nouveau territoire pour l'ergonomie : apports aux problématiques environnementales et conception de services associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions de préservation de la vie privée dans l’appropriation située de l’IA en contexte domestique. Quelles conséquences pour la conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tec &amp; Doc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies numériques, protection des données et vie privée Sous la direction de C. Caron Editions Lavoisier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JLE, 2025, 978-2-7430-2762-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 220, Springer International Publishing, pp.521-529, 2021, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74605-6_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quantified (Self for) Others”: Lessons Learned from the Evaluation of a Remote Monitoring Service of the Activities of the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Usability, User Experience, Wearable and Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 275, Springer International Publishing, pp.1073-1081, 2021, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80091-8_127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’énergie vue comme la conception d’une situation durable (appropriée et efficace) : apports de l’analyse ergonomique des activités domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques sociales et usages de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Interactions to Reduce Energy Consumption: Specification of a Context-Aware System Centered on the Home Occupants' Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanidis, Constantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013 - Posters' Extended Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.638--642, 2013, 978-3-642-39475-1, 978-3-642-39476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics at Home: Contribution to the Design of a Smart Home Lighting Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. C. Spohrer, L. E. Freund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the human side of service engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-93, 2013, 9781439870266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des situations domestiques : nouveaux défis, nouvelles opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Valléry; Marie-Christine Le Port; Moustafa Zouinar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie, conception de produits et services médiatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.211-240, 2010, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.lepo.2010.01.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de présentation de données issues d'un compteur électrique communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Illionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2631600 A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability at home : monitoring needs and energy management actions of solar power producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From algorithm to activities: towards a situated definition of AI explainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05400807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualité des questions de privacy dans l’utilisation de services interactifs et conséquences pour la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comfort-Oriented Metamorphic House (COMETAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] PI 1998, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSER L’ACTIVITE D’EXPLICATION POUR CONCEVOIR EN TERME D’AIDE Application à la formation et à la négociation commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris 5 René Descartes, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999PA05H055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04748560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l'activité d'explication pour concevoir en terme d'aide [microform] : application à la formation et à la négociation commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. UNIVERSITE PARIS 5, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03948714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Fréjus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Fréjus est docteure et chercheuse experte en ergonomie cognitive à EDF R&D. Ses travaux de recherche portent sur la modélisation des activités humaines pour la conception de systèmes interactifs. Elle développe depuis plusieurs années un programme de recherche sur la modélisation ergonomique des activités dans/en lien avec l’habitat, en relation avec des problématiques de conception et de transformation des situations, mobilisant notamment des technologies à base d’intelligence artificielle (mise en œuvre de systèmes sensibles aux contextes, informatique pervasive et habitat intelligent). Ces travaux sont liés aux problématiques de développement durable (changements de comportements, conception de systèmes d’information sur les consommations, prise en compte du développement humain) et à la smart grid. Elle travaille actuellement aussi sur les questions d'appropriation de l'intelligence artificielle et la prise en compte des aspects humains dans la conception de systèmes avec IA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour l’activité de travail orientée vers l’action publique : le cas d’un Plan Climat‑Air‑Énergie Territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-2, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour des activités instrumentées par des chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-1, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élargissement et renouvellement des questions traitées par l’ergonomie dans le domaine du développement durable : retour sur 12 ans de travaux sur les activités domestiques et la maîtrise des consommations énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.179-196. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’interactions éthiques et durables entre l’humain et les systèmes d’intelligence artificielle. Le cas de l’expérience vécue des usagers de l’IA vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.417-445. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.417-445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de contextes d’activité domestique pour la conception de systèmes diffus énergétiquement efficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing domestic activity to reduce household's energy consumption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work: A Journal of Prevention, Assessment and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IAG au travail : la difficile instrumentation liée à l’opacité du système.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de l’Association Internationale de Psychologie du Travail de langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the conceptual gap between workers and data-scientists' needs in the design process of a GenAI-based tool: an ergonomics intervention for an ombudsman's team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05306292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des discours, l’IA générative à l’épreuve des usages réels en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une IA explicable, appropriable et de confiance : approche située par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Arpège 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Arpège, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'explicabilité à l'explication des IA : perspective située incarnée par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EGC - Atelier EXPLAIN'AI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Radia-CNRS; Association EGC, Jan 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des IA Explicables pour le Secteur Nucléaire : Vers des Technologies Acceptables et Soutenables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence. Congrès AIPTLF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualité des questions de privacy dans l'utilisation de services interactifs et conséquences pour la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM ’23: Proceedings of the 34th Conference on Human-Machine Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes (France), France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583961.3583970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations interpersonnelles et évolutivité de systèmes à base d’IA Un exemple à partir de l’appropriation de chatbots en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF - L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner l’activité La bande dessinée dans la boîte à outils des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Users Assist the Voice Assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Abstracts of the 2019 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisabilité à l’appropriabilité des assistants vocaux. Étudier les interactions vocales en situation domestique à partir d’une démarche centrée utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des systèmes d’interaction vocale dans l’habitat : quels retours d’expérience utilisateur et quels critères d’interaction à intégrer en conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA: Applications Pratiques de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01812133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilisabilité et l'appropriabilité des assistants vocaux. Étudier les interactions vocales en situation domestique à partir d'une démarche centrée utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, BIARRITZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’appropriation de technologies pour la maitrise des consommations énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plancoulaine Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 9ème conférence de Psychologie Ergonomique (EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2017, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’appropriation de technologies pour la maitrise des consommations énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plancoulaine Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why energy consumption feedback is not (only) a display issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Eco-Feedback Appropriation in a Smart-Home Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Plancoulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE '16: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nottingham United Kingdom, United Kingdom. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2970930.2970960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into Account User Appropriation and Development to Design Energy Consumption Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SEOUL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection processes in energy regulation situations assisted with reflective tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile HCI 17th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’énergie comme nouveau champ pour l’ergonomie : un exemple avec l’analyse de l’activité de particuliers producteurs d’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès Société d'Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability at Home: An Exploratory Study on Monitoring Needs and Energy Management Actions of Solar Power Producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40498-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Interactions to Reduce Energy Consumption: Specification of a Context-Aware System Centered on the Home Occupants’ Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pietropaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’énergie comme nouveau champ pour l’ergonomie : un exemple avec l’analyse de l’activité de particuliers producteurs d’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e Congrès de la SELF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability at Home: An Exploratory Study on Monitoring Needs and Energy Management Actions of Solar Power Producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, CAP TOWN, South Africa. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40498-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multiple scores for transcribing the distributed activities of a family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 ACM Conference on Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hangzhou, China. pp.637-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a System Architecture for Recognizing Domestic Activity by Leveraging a Naturalistic Human Activity Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pietropaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAPREC 2011 : Workshop on Goal, Activity and Plan Recognition (Gaprec) at the International Conference on Automated Planning and Scheduling (ICAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A descriptive model of contextual activities for the design of domestic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2009 - Designing beyond the Product - Understanding Activity and User Experience in Ubiquitous Environments, European Conference on Cognitive Ergonomics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A descriptive model of contextual activities for the design of domestic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 09 - European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Otaniemi, Helsinki, Finland. pp.13:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse ergonomique des pratiques domestiques pour la conception de situations de vie innovantes : un exemple avec l’activité de cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions de société comme nouveau territoire pour l'ergonomie : apports aux problématiques environnementales et conception de services associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions de préservation de la vie privée dans l’appropriation située de l’IA en contexte domestique. Quelles conséquences pour la conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tec &amp; Doc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies numériques, protection des données et vie privée Sous la direction de C. Caron Editions Lavoisier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JLE, 2025, 978-2-7430-2762-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 220, Springer International Publishing, pp.521-529, 2021, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74605-6_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quantified (Self for) Others”: Lessons Learned from the Evaluation of a Remote Monitoring Service of the Activities of the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Usability, User Experience, Wearable and Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 275, Springer International Publishing, pp.1073-1081, 2021, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80091-8_127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de l’énergie vue comme la conception d’une situation durable (appropriée et efficace) : apports de l’analyse ergonomique des activités domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques sociales et usages de l’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Interactions to Reduce Energy Consumption: Specification of a Context-Aware System Centered on the Home Occupants' Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanidis, Constantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013 - Posters' Extended Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.638--642, 2013, 978-3-642-39475-1, 978-3-642-39476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics at Home: Contribution to the Design of a Smart Home Lighting Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. C. Spohrer, L. E. Freund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the human side of service engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-93, 2013, 9781439870266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des situations domestiques : nouveaux défis, nouvelles opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Valléry; Marie-Christine Le Port; Moustafa Zouinar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie, conception de produits et services médiatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.211-240, 2010, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.lepo.2010.01.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de présentation de données issues d'un compteur électrique communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Illionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2631600 A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability at home : monitoring needs and energy management actions of solar power producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From algorithm to activities: towards a situated definition of AI explainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05400807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualité des questions de privacy dans l’utilisation de services interactifs et conséquences pour la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comfort-Oriented Metamorphic House (COMETAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] PI 1998, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSER L’ACTIVITE D’EXPLICATION POUR CONCEVOIR EN TERME D’AIDE Application à la formation et à la négociation commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris 5 René Descartes, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999PA05H055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04748560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l'activité d'explication pour concevoir en terme d'aide [microform] : application à la formation et à la négociation commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. UNIVERSITE PARIS 5, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03948714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gras&#160;gentiletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7428" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02264267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.07.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXZXBRMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948656v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.417-445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.994" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranya Bennani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583970" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02264270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lahoual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fr&#233;jus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01812133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01890353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plancoulaine Anthony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948636v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Plancoulaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2970930.2970960" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01890369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01890413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01890398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01510501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40498-6_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dominici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pietropaoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grosjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74605-6_66" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80091-8_127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01890384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948725v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lepo.2010.01.0211" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Illionnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suignard Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04748560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA05H055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gras&#160;gentiletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7428" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02264267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.07.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXZXBRMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948656v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.417-445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.994" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranya Bennani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583970" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02264270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lahoual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fr&#233;jus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01812133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plancoulaine Anthony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01890353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01890369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Plancoulaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2970930.2970960" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01890413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01890398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01510501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40498-6_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dominici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pietropaoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grosjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74605-6_66" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80091-8_127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01890384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948725v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lepo.2010.01.0211" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Illionnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suignard Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04748560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA05H055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>