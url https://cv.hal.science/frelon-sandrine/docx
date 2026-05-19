--- v0 (2026-03-20)
+++ v1 (2026-05-19)
@@ -632,563 +632,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing adverse outcome pathways to support radioecological risk assessment: challenges and insights</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental radioactivity impacts bioenergetic in tree frog of Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quevarec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Lea Dasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/etojnl/vgaf031⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 385, pp.127147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444231v1</w:t>
+                <w:t xml:space="preserve">hal-05283164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental radioactivity impacts bioenergetic in tree frog of Fukushima</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Developing adverse outcome pathways to support radioecological risk assessment: challenges and insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dufourcq-Sekatcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 385, pp.127147. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (9), pp.2414-2437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/etojnl/vgaf031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283164v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICRP, MELODI, and ALLIANCE workshop on effects of ionizing radiation exposure in offspring and next generations: a summary of discussions</w:t>
+                <w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ämilie Degenhardt</w:t>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shayenthiran Sreetharan</w:t>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidana Amrenova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fieke Dekkers</w:t>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2024.2306335⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (5), pp.6587-6596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598255v1</w:t>
+                <w:t xml:space="preserve">hal-04296774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ICRP, MELODI, and ALLIANCE workshop on effects of ionizing radiation exposure in offspring and next generations: a summary of discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ämilie Degenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayenthiran Sreetharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+                <w:t xml:space="preserve">Aidana Amrenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Audouze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Fieke Dekkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (5), pp.6587-6596. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Issue of the ICRP 2022 Budapest workshop, 20247, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2024.2306335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296774v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive Capacity, but not Food Consumption, is Reduced by Continuous Exposure to Typical Genotoxic Stressor γ-Rays in the sentinel species Gammarus fossarum</w:t>
               </w:r>
@@ -1308,51 +1308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionizing radiation exposure effects across multiple generations: evidence and lessons from non-human biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shayenthiran Sreetharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered ovarian transcriptome is linked to early mortality and abnormalities in zebrafish embryos after maternal exposure to gamma irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Guirandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arcanjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,295 +2357,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach reveals neuronal and muscle developmental defects after chronic exposure to ionising radiation in zebrafish</w:t>
+                <w:t xml:space="preserve">Adverse effects induced by chronic gamma irradiation in progeny of adult fish not affecting parental reproductive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+                <w:t xml:space="preserve">Noémie Guirandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Loro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+                <w:t xml:space="preserve">Thomas Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (11), pp.2556-2567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56590-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.4562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527559v1</w:t>
+                <w:t xml:space="preserve">hal-02324157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse effects induced by chronic gamma irradiation in progeny of adult fish not affecting parental reproductive performance</w:t>
+                <w:t xml:space="preserve">A systems biology approach reveals neuronal and muscle developmental defects after chronic exposure to ionising radiation in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Guirandy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+                <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Loro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arcanjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (11), pp.2556-2567. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.4562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56590-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324157v1</w:t>
+                <w:t xml:space="preserve">hal-02527559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fish otoliths as a temporal biomarker of field uranium exposure</w:t>
               </w:r>
@@ -3487,51 +3487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging multi-omics data integration in the study of Chornobyl tree frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,64 +3612,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein expression patterns and activities of two metabolic enzymes (CS and LDH) highlight a disturbance in the metabolic pathways of tree frogs living in the Chernobyl Exclusion Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Dasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,51 +4201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ulanowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Beasley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#196;milie Degenhardt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenthiran Sreetharan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidana Amrenova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fieke Dekkers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2306335" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5949" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Horemans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laloi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Salomaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2281512" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bailly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294766" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Beresford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110317" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Li-Beisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910277" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01682673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orjollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carasco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.03.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15BZ3CKN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Margerit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Svendsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.04.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-009-0587-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02528D68D4B5D7868011EEDB4862C6B203210144/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Reindl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Abrantes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhula Ahire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Azimzadeh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baatout" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18810-7_3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18810-7_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05448458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ulanowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Beasley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Quevarec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#196;milie Degenhardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenthiran Sreetharan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidana Amrenova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fieke Dekkers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2306335" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5949" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Horemans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laloi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisko Salomaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2281512" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Guirandy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106660" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bailly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294766" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Erik Tollefsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Beresford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Anders Brede" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110317" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Cuine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Li-Beisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910277" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4562" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01682673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orjollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carasco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.03.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3249" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15BZ3CKN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Margerit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Svendsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.04.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coppin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-009-0587-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02528D68D4B5D7868011EEDB4862C6B203210144/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04937597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Reindl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Abrantes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhula Ahire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Azimzadeh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baatout" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18810-7_3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18810-7_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>