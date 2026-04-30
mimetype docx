--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -66,1586 +66,1720 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters influencing population annoyance pertaining to air pollution</w:t>
+                <w:t xml:space="preserve">Determinants of Odor-Related Perception : Analysis of Community Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franciele Ribeiro Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Milena Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdério Anselmo Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antônio Fernando Pego E Silva</w:t>
+                <w:t xml:space="preserve">Bruno Furieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neyval Costa Reis Junior</w:t>
+                <w:t xml:space="preserve">Elisa Valentim Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 323, pp.115955. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (10), pp.1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos16101176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810393v1</w:t>
+                <w:t xml:space="preserve">hal-05587556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstruction of annoyance due to air pollution by multiple correspondence analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parameters influencing population annoyance pertaining to air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Meri Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Frère</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdério Anselmo Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+                <w:t xml:space="preserve">Antônio Fernando Pego E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valdério Reisen</w:t>
+                <w:t xml:space="preserve">Neyval Costa Reis Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (35), pp.47904-47920. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 323, pp.115955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13958-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209912v1</w:t>
+                <w:t xml:space="preserve">hal-03810393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multivariate time series techniques to estimate the impact of particulate matter on the perceived annoyance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deconstruction of annoyance due to air pollution by multiple correspondence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Meri Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdério Reisen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117080⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (35), pp.47904-47920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13958-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501972v1</w:t>
+                <w:t xml:space="preserve">hal-03209912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual responsibility and climate action: some lessons from a perception survey administered in Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207233.2020.1802941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change: What Are the Implications of Worldview, Political Orientation, Values on Climate Belief and Engagement in the French Context?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+                <w:t xml:space="preserve">Use of multivariate time series techniques to estimate the impact of particulate matter on the perceived annoyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdério Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jane Meri Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neyval Costa Reis Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/jsd.v12n4p112⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.117080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429275v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des perceptions et des spécificités territoriales sur les actions individuelles de lutte contre le changement climatique dans les Hauts-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Climate Change: What Are the Implications of Worldview, Political Orientation, Values on Climate Belief and Engagement in the French Context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.26117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.112-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/jsd.v12n4p112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429251v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services de mobilité partagés peuvent-ils aider la métropole lilloise à améliorer la qualité de l’air ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence des perceptions et des spécificités territoriales sur les actions individuelles de lutte contre le changement climatique dans les Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Marega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.26117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.6626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02521794v1</w:t>
+                <w:t xml:space="preserve">hal-02429251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l'air, un déterminant majeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les services de mobilité partagés peuvent-ils aider la métropole lilloise à améliorer la qualité de l’air ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N°237-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.6626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948286v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02521794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des risques industriels entre évolutions législatives et adaptations locales Le cas dunkerquois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La qualité de l'air, un déterminant majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896039v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des innovations en matière de mobilité dans la planification urbaine : le cas des Services de transports personnalisés (STP)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La gestion des risques industriels entre évolutions législatives et adaptations locales Le cas dunkerquois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette Groux</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11780⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.275-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2017.1016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02521813v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages des Services de Transports Personnalisés : de nouvelles routines pour une mobilité durable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La prise en compte des innovations en matière de mobilité dans la planification urbaine : le cas des Services de transports personnalisés (STP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Castex</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Groux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.6005⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier : Lutte contre le changement climatique et maîtrise de la demande d’énergie, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520707v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02521813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de la concertation autour des sites Seveso : une analyse des dispositifs de gouvernance locale dans l'agglomération dunkerquoise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les usages des Services de Transports Personnalisés : de nouvelles routines pour une mobilité durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Castex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.9140⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Métro - boulot - dodo : quoi de neuf dans nos routines de mobilité ?, 1-2, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.6005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00578369v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le jeu de la concertation autour des sites Seveso : une analyse des dispositifs de gouvernance locale dans l'agglomération dunkerquoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, hors série n°6 (novembre 2009), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.9140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structuration intercommunale et rôle des politiques de transports publics dans le Valenciennois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n°92, pp. 245-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00460333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1655,1889 +1789,1889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des déterminants des comportements (pro et contre) environnementaux des habitants de classes moyennes vivant dans des communes périurbaines et rurales de la région des Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Djoumessi Temfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque Interdisciplinaire de l’ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEnv (Association pour la Recherche en Psychologie Environnementale); Laboratoire MODIS (Mobilité Durable, Individu, Société), Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment enquêter sur la perception de la pollution de l'air et ses effets sur la santé dans un quartier populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 4èmes Rencontre de Géographie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Baudet-Michel (U. Paris/Géographie-cités); Audrey Bochaton (U. Nanterre/LADYSS); Guillaume Chevillard (IRDES); Emmanuelle Faure (U. Paris Est Créteil/Lab'Urba); Clélia Gasquet-Blanchard (EHESP/ESO); Véronique Lucas-Gabrielli (IRDES); Léa Prost-Lançon (U. Paris Est Créteil/Lab'Urba); Stéphane Rican (U. Nanterre/LADYSS), May 2024, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS et les environnements urbains : Présentation du projet PEPR VDBI RESILIENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara D’anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des risques et projet d’urbanisme dans l’agglomération dunkerquoise : vers une stratégie d’aménagement résilient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
+              <w:t xml:space="preserve">24è Rencontres Internationales en Urbanisme de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221422v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des risques et projet d’urbanisme dans l’agglomération dunkerquoise : vers une stratégie d’aménagement résilient ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24è Rencontres Internationales en Urbanisme de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193977v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise sanitaire liée au COVID 19 a-t-elle influencé les changements de comportement en faveur de la transition écologique ? Quelques enseignements d’une enquête auprès des classes moyennes périurbaines et rurales des Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser ce que font les objets à l’action publique : trois sacs, trois couleurs pour optimiser le tri des déchets dans la Communauté Urbaine de Dunkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eFISO - Festival International de Sociologie : À l’ombre des métropoles : habiter, travailler, gouverner, innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales de l’Université de Lorraine (2L2S); Société d’émulation des Vosges (SEV), Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon pour la planète et bon pour le pouvoir d'achat. Une sociologie du programme « Éco-Gagnant » pour la transition écologique dans l'agglomération dunkerquoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e colloque de l’Association de Science Régionale de Langue Française (ASRDLF) "Transitions, gouvernance territoriale et solidarités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouler moins pour protéger l’air : de la normativité des discours institutionnels sur la mobilité aux résistances citoyennes assumées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Développement urbain et héritage culturel d’une ville industrielle : Les freins et leviers à la prise en charge des vulnérabilités du territoire Flandre Dunkerque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIè Congrès de l’Association internationale des sociologues de langue française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">22ème Rencontres internationales en urbanisme de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193992v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement urbain et héritage culturel d’une ville industrielle : Les freins et leviers à la prise en charge des vulnérabilités du territoire Flandre Dunkerque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rouler moins pour protéger l’air : de la normativité des discours institutionnels sur la mobilité aux résistances citoyennes assumées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Rencontres internationales en urbanisme de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">XXIè Congrès de l’Association internationale des sociologues de langue française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193999v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’individualisation du problème de la pollution atmosphérique : du processus d’institutionnalisation de la normativité aux résistances assumées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIè Congrès de l’Association internationale des sociologues de langue française (AISLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-exposition aux polluants atmosphériques et populations modestes : les enseignements d’une expérimentation dans le quartier de Lille Fives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Société Francophone de Santé et Environnement (SFSE) - Multi-expositions, conditions de vie et santé : de la connaissance à l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pôle pollution santé-longévité de Lille, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une entrée en durabilité des territoires perdants. Une interrogation des politiques de mobilité en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e rencontres francophones transport mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire in.SITU de l'UQAM; Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT); Ministère français de la Transition écologique et solidaire; Transports Québec, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03206026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une entrée en durabilité des « territoires perdants » : Une interrogation des politiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Mialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Services de Transport Personnalisé dans les territoires peu denses : un révélateur d’inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health impact of air pollution in Northern Lebanon: from epidemiology to toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th LAAS International Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du changement climatique en région Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Climibio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvais air : une pollution du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques industriels : une question de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENTPE/ENS/UMR EVS, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3547,279 +3681,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des risques liés à la pollution atmosphérique et modifications des symptômes chez des patients atteints de la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Body-Malapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFHOD 2019 - Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multidisciplinaire de la pollution atmosphérique particulaire au Nord Liban: de l'analyse physico-chimique à l'évaluation sociétale et épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque International Francophone en Environnement et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3829,542 +3963,542 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et ses risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion, 255p., 2017, Environnement et société (Villeneuve-d'Ascq), 978-2-7574-1632-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.13094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03225457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03016898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irénée Zwarterook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03016964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-fiscalité et transport durable : entre prime et taxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2011, 2757402137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques et pollutions industriels sur le territoire dunkerquois : des perceptions à la « concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irénée Zwarterook. Institut pour une Culture de Sécurité Industrielle, pp.126, 2010, Cahiers de la Sécurité Industrielle, Numéro 2010-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4374,335 +4508,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le panel citoyen de la Convention citoyenne pour le climat : quelle représentativité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douteaud, Stéphanie; Roche, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La loi Climat et Résilience Perspectives en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2022, Droit &amp; science politique, 978-2-84934-712-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un territoire industriel confronté aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frère, Séverine; Flanquart, Hervé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et ses risques, habiter Dunkerque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-70, 2017, Environnement et société, 978-2-7574-1632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le domaine de la qualité de l’air, les outils développés pour la connaissance sont-ils des outils de gouvernance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et gouvernance des territoires : enjeux, expériences et perspectives en région Nord-Pas de Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4712,143 +4846,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercommunalité et transports publics en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guerrinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 91 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00572388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4858,91 +4992,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du changement de comportement au concernement : un questionnement de l’individualisation du problème de la pollution atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université du Littoral Côte d'Opale - ULCO, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04303723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4952,131 +5086,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs pour l’évaluation de l’Exposition peRsonnelle aux polluants de l’AIR (CERB'AIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5223,51 +5357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03810393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Machado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Anselmo Reisen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernando Pego E Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis Junior" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03209912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Reisen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13958-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02501972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis J&#250;nior" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mathon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6626" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Groux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11780" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Djoumessi Temfack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diatta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela N. Melki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Body-Malapel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548067v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303745v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Charles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerrinha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04303723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Ribeiro Cavalcante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Machado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Anselmo Reisen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Valentim Goulart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03810393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernando Pego E Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis Junior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115955" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03209912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Reisen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13958-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02501972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis J&#250;nior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mathon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6626" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Groux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11780" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Djoumessi Temfack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diatta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela N. Melki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Body-Malapel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerrinha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04303723v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>