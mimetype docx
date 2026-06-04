--- v1 (2026-04-30)
+++ v2 (2026-06-04)
@@ -502,377 +502,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual responsibility and climate action: some lessons from a perception survey administered in Hauts-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of multivariate time series techniques to estimate the impact of particulate matter on the perceived annoyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdério Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Meri Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neyval Costa Reis Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207233.2020.1802941⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.117080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030320v1</w:t>
+                <w:t xml:space="preserve">hal-02501972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multivariate time series techniques to estimate the impact of particulate matter on the perceived annoyance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jane Meri Santos</w:t>
+                <w:t xml:space="preserve">Individual responsibility and climate action: some lessons from a perception survey administered in Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Marega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neyval Costa Reis Júnior</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Frère</w:t>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 222, pp.117080. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207233.2020.1802941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501972v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change: What Are the Implications of Worldview, Political Orientation, Values on Climate Belief and Engagement in the French Context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (4), pp.112-127. </w:t>
@@ -910,103 +910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des perceptions et des spécificités territoriales sur les actions individuelles de lutte contre le changement climatique dans les Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
@@ -1161,51 +1161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l'air, un déterminant majeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1269,51 +1269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (3), pp.275-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1581,64 +1581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Djoumessi Temfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque Interdisciplinaire de l’ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEnv (Association pour la Recherche en Psychologie Environnementale); Laboratoire MODIS (Mobilité Durable, Individu, Société), Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1924,51 +1924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 4èmes Rencontre de Géographie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Baudet-Michel (U. Paris/Géographie-cités); Audrey Bochaton (U. Nanterre/LADYSS); Guillaume Chevillard (IRDES); Emmanuelle Faure (U. Paris Est Créteil/Lab'Urba); Clélia Gasquet-Blanchard (EHESP/ESO); Véronique Lucas-Gabrielli (IRDES); Léa Prost-Lançon (U. Paris Est Créteil/Lab'Urba); Stéphane Rican (U. Nanterre/LADYSS), May 2024, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2112,264 +2112,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des risques et projet d’urbanisme dans l’agglomération dunkerquoise : vers une stratégie d’aménagement résilient ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24è Rencontres Internationales en Urbanisme de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193977v1</w:t>
+                <w:t xml:space="preserve">hal-04221422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des risques et projet d’urbanisme dans l’agglomération dunkerquoise : vers une stratégie d’aménagement résilient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
+              <w:t xml:space="preserve">24è Rencontres Internationales en Urbanisme de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221422v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise sanitaire liée au COVID 19 a-t-elle influencé les changements de comportement en faveur de la transition écologique ? Quelques enseignements d’une enquête auprès des classes moyennes périurbaines et rurales des Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2407,64 +2407,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser ce que font les objets à l’action publique : trois sacs, trois couleurs pour optimiser le tri des déchets dans la Communauté Urbaine de Dunkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2515,77 +2515,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon pour la planète et bon pour le pouvoir d'achat. Une sociologie du programme « Éco-Gagnant » pour la transition écologique dans l'agglomération dunkerquoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e colloque de l’Association de Science Régionale de Langue Française (ASRDLF) "Transitions, gouvernance territoriale et solidarités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2604,96 +2604,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement urbain et héritage culturel d’une ville industrielle : Les freins et leviers à la prise en charge des vulnérabilités du territoire Flandre Dunkerque</w:t>
+                <w:t xml:space="preserve">L’individualisation du problème de la pollution atmosphérique : du processus d’institutionnalisation de la normativité aux résistances assumées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Rencontres internationales en urbanisme de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">XXIè Congrès de l’Association internationale des sociologues de langue française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193999v1</w:t>
+                <w:t xml:space="preserve">hal-04193988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouler moins pour protéger l’air : de la normativité des discours institutionnels sur la mobilité aux résistances citoyennes assumées</w:t>
               </w:r>
@@ -2742,96 +2742,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’individualisation du problème de la pollution atmosphérique : du processus d’institutionnalisation de la normativité aux résistances assumées</w:t>
+                <w:t xml:space="preserve">Développement urbain et héritage culturel d’une ville industrielle : Les freins et leviers à la prise en charge des vulnérabilités du territoire Flandre Dunkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIè Congrès de l’Association internationale des sociologues de langue française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">22ème Rencontres internationales en urbanisme de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193988v1</w:t>
+                <w:t xml:space="preserve">hal-04193999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-exposition aux polluants atmosphériques et populations modestes : les enseignements d’une expérimentation dans le quartier de Lille Fives</w:t>
               </w:r>
@@ -2843,64 +2843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2936,299 +2936,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une entrée en durabilité des territoires perdants. Une interrogation des politiques de mobilité en France</w:t>
+                <w:t xml:space="preserve">Pour une entrée en durabilité des « territoires perdants » : Une interrogation des politiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gibout</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e rencontres francophones transport mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire in.SITU de l'UQAM; Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT); Ministère français de la Transition écologique et solidaire; Transports Québec, Jun 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">2ème Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03206026v1</w:t>
+                <w:t xml:space="preserve">hal-04194002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une entrée en durabilité des « territoires perdants » : Une interrogation des politiques de mobilité</w:t>
+                <w:t xml:space="preserve">Pour une entrée en durabilité des territoires perdants. Une interrogation des politiques de mobilité en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Gibout</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2e rencontres francophones transport mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire in.SITU de l'UQAM; Centre interuniversitaire de recherche sur les reseaux d'entreprise, la logistique et le transport (CIRRELT); Ministère français de la Transition écologique et solidaire; Transports Québec, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194002v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03206026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Mialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3460,51 +3460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du changement climatique en région Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3542,90 +3542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvais air : une pollution du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Body-Malapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3990,51 +3990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et ses risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion, 255p., 2017, Environnement et société (Villeneuve-d'Ascq), 978-2-7574-1632-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.13094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4055,263 +4055,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03225457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irénée Zwarterook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03016898v1</w:t>
+                <w:t xml:space="preserve">halshs-03016964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grembo</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">halshs-03016964v1</w:t>
+                <w:t xml:space="preserve">halshs-03016898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-fiscalité et transport durable : entre prime et taxe</w:t>
               </w:r>
@@ -4398,64 +4398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4522,51 +4522,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le panel citoyen de la Convention citoyenne pour le climat : quelle représentativité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4621,51 +4621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un territoire industriel confronté aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5126,51 +5126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5357,51 +5357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Ribeiro Cavalcante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Machado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Anselmo Reisen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Valentim Goulart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03810393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernando Pego E Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis Junior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115955" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03209912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Reisen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13958-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02501972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis J&#250;nior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mathon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6626" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Groux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11780" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Djoumessi Temfack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diatta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela N. Melki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Body-Malapel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerrinha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04303723v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Ribeiro Cavalcante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Machado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Anselmo Reisen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Valentim Goulart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03810393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernando Pego E Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis Junior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115955" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03209912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Reisen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13958-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02501972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis J&#250;nior" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mathon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6626" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Groux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11780" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Djoumessi Temfack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diatta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Delebarre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela N. Melki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Body-Malapel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerrinha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04303723v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>