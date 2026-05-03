--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -647,295 +647,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General transcription factor TAF4 antagonizes epigenetic silencing by Polycomb to maintain intestine stem cell functions.</w:t>
+                <w:t xml:space="preserve">The Appendix Orchestrates T-Cell Mediated Immunosurveillance in Colitis-Associated Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Säisä-Borreill</w:t>
+                <w:t xml:space="preserve">Maxime Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Davidson</w:t>
+                <w:t xml:space="preserve">Julien Tourneur-Marsille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kleiber</w:t>
+                <w:t xml:space="preserve">Mathieu Uzzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Thevenot</w:t>
+                <w:t xml:space="preserve">Miguel Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">Maryline Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell death and differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.665-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41418-022-01109-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2022.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942206v1</w:t>
+                <w:t xml:space="preserve">hal-03926262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Appendix Orchestrates T-Cell Mediated Immunosurveillance in Colitis-Associated Cancer</w:t>
+                <w:t xml:space="preserve">General transcription factor TAF4 antagonizes epigenetic silencing by Polycomb to maintain intestine stem cell functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Collard</w:t>
+                <w:t xml:space="preserve">Susanna Säisä-Borreill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tourneur-Marsille</w:t>
+                <w:t xml:space="preserve">Guillaume Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Uzzan</w:t>
+                <w:t xml:space="preserve">Thomas Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Albuquerque</w:t>
+                <w:t xml:space="preserve">Andréa Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Roy</w:t>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.665-687. </w:t>
+              <w:t xml:space="preserve">Cell death and differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2022.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41418-022-01109-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926262v1</w:t>
+                <w:t xml:space="preserve">hal-03942206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDX2 controls genes involved in the metabolism of 5-fluorouracil and is associated with reduced efficacy of chemotherapy in colorectal cancer</w:t>
               </w:r>
@@ -1362,51 +1362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Terciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lechevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Quesnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1451,278 +1451,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Core Response to the CDX2 Homeoprotein During Development and in Pathologies</w:t>
+                <w:t xml:space="preserve">Murine intestinal stem cells are highly sensitive to modulation of the T3/TRα1-dependent pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gourain</w:t>
+                <w:t xml:space="preserve">Matthias Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+                <w:t xml:space="preserve">Carla Frau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Virginia Giolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Jamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.744165⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.194357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788711v1</w:t>
+                <w:t xml:space="preserve">hal-03791609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine intestinal stem cells are highly sensitive to modulation of the T3/TRα1-dependent pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Core Response to the CDX2 Homeoprotein During Development and in Pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gourain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Godart</w:t>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Frau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Virginia Giolito</w:t>
+                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jamard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 148 (8), </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.744165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.194357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.744165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791609v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal multiomic modeling reveals a B-cell receptor proliferative program in chronic lymphocytic leukemia</w:t>
               </w:r>
@@ -1836,295 +1836,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDX2 regulates ACE expression in blood development and leukemia cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine El Omar</w:t>
+                <w:t xml:space="preserve">Deciphering the Role of Intestinal Crypt Cell Populations in Resistance to Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Frau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Julien</w:t>
+                <w:t xml:space="preserve">Gaspard Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Biasch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lioure</w:t>
+                <w:t xml:space="preserve">Gabriela D.A. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003563⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (10), pp.2730-2744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-20-2450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431252v1</w:t>
+                <w:t xml:space="preserve">hal-03810274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Role of Intestinal Crypt Cell Populations in Resistance to Chemotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Delpouve</w:t>
+                <w:t xml:space="preserve">CDX2 regulates ACE expression in blood development and leukemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine El Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela D.A. Guardia</w:t>
+                <w:t xml:space="preserve">Emmanuelle Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Machon</w:t>
+                <w:t xml:space="preserve">Katia Biasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lioure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (10), pp.2730-2744. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (7), pp.2012-2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-20-2450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810274v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDX2 inducible microRNAs sustain colon cancer by targeting multiple DNA damage response pathway factors</w:t>
               </w:r>
@@ -2238,377 +2238,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renin-angiotensin system is involved in embryonic emergence of hematopoietic stem/progenitor cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The atypical cadherin MUCDHL antagonizes colon cancer formation and inhibits oncogenic signaling through multiple mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gachet</w:t>
+                <w:t xml:space="preserve">Marine Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Moufok-Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bersuder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.3339⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.522-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-020-01546-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558010v1</w:t>
+                <w:t xml:space="preserve">hal-03044463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atypical cadherin MUCDHL antagonizes colon cancer formation and inhibits oncogenic signaling through multiple mechanisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bersuder</w:t>
+                <w:t xml:space="preserve">Renin-angiotensin system is involved in embryonic emergence of hematopoietic stem/progenitor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Biasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine El Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hinkel</w:t>
+                <w:t xml:space="preserve">Christian Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40, pp.522-535. </w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (5), pp.636-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41388-020-01546-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/stem.3339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044463v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDX2 expression in the hematopoietic lineage promotes leukemogenesis via TGFβ inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ava Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Habbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonca Güler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (9), pp.2318-2329. </w:t>
@@ -2908,295 +2908,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Core Proliferative Program Induced By B-Cell Receptor Stimulation in Chronic Lymphocytic Leukemia Cells</w:t>
+                <w:t xml:space="preserve">Severe head dysgenesis resulting from imbalance between anterior and posterior ontogenetic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Schleiss</w:t>
+                <w:t xml:space="preserve">Emmanuelle Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Carapito</w:t>
+                <w:t xml:space="preserve">Asmaa Naïr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Fornecker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicodème Paul</w:t>
+                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134, </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2019-126779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-019-2040-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408179v1</w:t>
+                <w:t xml:space="preserve">hal-03682397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe head dysgenesis resulting from imbalance between anterior and posterior ontogenetic programs</w:t>
+                <w:t xml:space="preserve">A Core Proliferative Program Induced By B-Cell Receptor Stimulation in Chronic Lymphocytic Leukemia Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Grall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Gourain</w:t>
+                <w:t xml:space="preserve">Cédric Schleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Naïr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">Raphaël Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
+                <w:t xml:space="preserve">Luc Fornecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicodème Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (11), pp.812. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-019-2040-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2019-126779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682397v1</w:t>
+                <w:t xml:space="preserve">hal-03408179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A redox ruthenium compound directly targets PHD2 and inhibits the HIF1 pathway to reduce tumor angiogenesis independently of p53</w:t>
               </w:r>
@@ -3368,51 +3368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
@@ -3502,51 +3502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Elarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
@@ -3578,295 +3578,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01707534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone hypoacetylation contributes to CXCL12 downregulation in colon cancer: impact on tumor growth and cell migration.</w:t>
+                <w:t xml:space="preserve">Fine-tuning and autoregulation of the intestinal determinant and tumor suppressor homeobox gene CDX2 by alternative splicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Romain</w:t>
+                <w:t xml:space="preserve">C. Balbinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhia Benbrika-Nehmar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Marisa</w:t>
+                <w:t xml:space="preserve">M. Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Legrain</w:t>
+                <w:t xml:space="preserve">O. Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Lobstein</w:t>
+                <w:t xml:space="preserve">A. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.16323⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (12), pp.2173-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2017.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01708889v2</w:t>
+                <w:t xml:space="preserve">hal-02552690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning and autoregulation of the intestinal determinant and tumor suppressor homeobox gene CDX2 by alternative splicing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histone hypoacetylation contributes to CXCL12 downregulation in colon cancer: impact on tumor growth and cell migration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vanier</w:t>
+                <w:t xml:space="preserve">Benoît Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Armant</w:t>
+                <w:t xml:space="preserve">Radhia Benbrika-Nehmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nair</w:t>
+                <w:t xml:space="preserve">Michèle Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Penichon</w:t>
+                <w:t xml:space="preserve">Viviane Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (12), pp.2173-2186. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (24), pp.38351-38366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cdd.2017.140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.16323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552690v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01708889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of subject coregistration errors during multimodal preclinical imaging using separate instruments: origins and avoidance of artifacts.</w:t>
               </w:r>
@@ -3904,51 +3904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Sayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (03), pp.035503. </w:t>
@@ -3999,90 +3999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tumor suppressor CDX2 opposes pro-metastatic biomechanical modifications of colon cancer cells through organization of the actin cytoskeleton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Platet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devadarssen Murdamoothoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Moufok-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 386, pp.57 - 64. </w:t>
@@ -4133,64 +4133,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct mechanisms for opposite functions of homeoproteins Cdx2 and HoxB7 in double-strand break DNA repair in colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Strassel-Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Eckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (1), pp.115-125. </w:t>
@@ -4522,103 +4522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the functions of the homeotic transcription factor Cdx2 in the digestive system through nontranscriptional activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Reimund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (5), pp.1436-1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4792,295 +4792,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined NADPH Oxidase 1 and Interleukin 10 Deficiency Induces Chronic Endoplasmic Reticulum Stress and Causes Ulcerative Colitis-Like Disease in Mice</w:t>
+                <w:t xml:space="preserve">TAF4 Inactivation Reveals the 3 Dimensional Growth Promoting Activities of Collagen 6A3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tréton</w:t>
+                <w:t xml:space="preserve">Igor Martianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
+                <w:t xml:space="preserve">Emilie Cler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guichard</w:t>
+                <w:t xml:space="preserve">Serge Vicaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shirin Sedghi</w:t>
+                <w:t xml:space="preserve">Muriel Philipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101669⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313755v1</w:t>
+                <w:t xml:space="preserve">hal-03811643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAF4 Inactivation Reveals the 3 Dimensional Growth Promoting Activities of Collagen 6A3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined NADPH Oxidase 1 and Interleukin 10 Deficiency Induces Chronic Endoplasmic Reticulum Stress and Causes Ulcerative Colitis-Like Disease in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Martianov</w:t>
+                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Vicaire</w:t>
+                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Philipps</w:t>
+                <w:t xml:space="preserve">Shirin Sedghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87365. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811643v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Regulation of the Intestinal Nuclear Bile Acid Farnesoid X Receptor (FXR) by the caudal-related Homeobox 2 (CDX2)</w:t>
               </w:r>
@@ -5194,917 +5194,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Soft Substrates to Malignancy and Tumor Suppression during Colon Cancer Cell Division</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunolabelling of Thin Slices of Mouse Descending Colon and Jejunum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Kocgozlu</w:t>
+                <w:t xml:space="preserve">Julien Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dujardin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan de Mey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078468⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807780v1</w:t>
+                <w:t xml:space="preserve">hal-03812037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding epithelial homeostasis in the intestine: An old battlefield of ideas, recent breakthroughs and remaining controversies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan de Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (2), pp.e24965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/tisb.24965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastric intrinsic factor deficiency with combined GIF heterozygous mutations and FUT2 secretor variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chéry</w:t>
+                <w:t xml:space="preserve">Nadir Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hehn</w:t>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (5), pp.995-1001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the oxygen load by treatment with myo-inositol trispyrophosphate reduces growth of colon cancer and modulates the intestine homeobox gene Cdx2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Derbal-Wolfrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pencreach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylia Derbal-Wolfrom</w:t>
+                <w:t xml:space="preserve">T Saandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Pencreach</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (36), pp.4313-4318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/onc.2012.445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolabelling of Thin Slices of Mouse Descending Colon and Jejunum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Soft Substrates to Malignancy and Tumor Suppression during Colon Cancer Cell Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Kocgozlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Senger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bellis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Youssef Haikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (20), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e78468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812037v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directing nuclear deformation on micropillared surfaces by substrate geometry and cytoskeleton organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Badique</w:t>
+                <w:t xml:space="preserve">Regulation of the tumor suppressor homeogene Cdx2 by HNF4 alpha in intestinal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Saandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitar Stamov</w:t>
+                <w:t xml:space="preserve">F Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Derbal-Wolfrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Davidson</w:t>
+                <w:t xml:space="preserve">A Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Veuillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Günter Reiter</w:t>
+                <w:t xml:space="preserve">F Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.01.018⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (32), pp.3782-3788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2012.401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584491v1</w:t>
+                <w:t xml:space="preserve">hal-03788700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the tumor suppressor homeogene Cdx2 by HNF4 alpha in intestinal cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Saandi</w:t>
+                <w:t xml:space="preserve">Directing nuclear deformation on micropillared surfaces by substrate geometry and cytoskeleton organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Badique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitar Stamov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Baraille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lylia Derbal-Wolfrom</w:t>
+                <w:t xml:space="preserve">Mathieu Veuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cattin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Benahmed</w:t>
+                <w:t xml:space="preserve">Günter Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (12), pp.2991-3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2012.401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03788700v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and cellular effects of vitamin B12 in brain, myocardium and liver through its role as co-factor of methionine synthase</w:t>
               </w:r>
@@ -6142,51 +6142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyuefang Battaglia-Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (5), pp.1033-1040. </w:t>
@@ -6352,691 +6352,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdx2 Controls Expression of the Protocadherin Mucdhl, an Inhibitor of Growth and beta-Catenin Activity in Colon Cancer Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Cdx2 homeoprotein inhibits non-homologous end joining in colon cancer but not in leukemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoueiba Saandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.12.037⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (8), pp.3456-3469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788697v1</w:t>
+                <w:t xml:space="preserve">hal-03807892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité et pathologies intestinales : le gène homéotique Cdx2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Gastric intestinal metaplasia revisited: function and regulation of CDX2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Pathologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpat.2012.08.005⟩</w:t>
+              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (9), pp.555-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmed.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788709v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The control of chromosome segregation during mitosis in epithelial cells by substrate elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Kocgozlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Haikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (3), pp.798-809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2011.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric intestinal metaplasia revisited: function and regulation of CDX2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Identité et pathologies intestinales : le gène homéotique Cdx2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raquel Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmed.2012.07.006⟩</w:t>
+              <w:t xml:space="preserve">Annales de Pathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (5S), pp.S24-S27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpat.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03790027v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdx2 homeoprotein inhibits non-homologous end joining in colon cancer but not in leukemia cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thoueiba Saandi</w:t>
+                <w:t xml:space="preserve">Cdx2 Controls Expression of the Protocadherin Mucdhl, an Inhibitor of Growth and beta-Catenin Activity in Colon Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delalande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">Dominique Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (8), pp.3456-3469. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (4), pp.875-885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr1242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807892v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enteropathogenic e.coli sustains iodoacetamide-induced ulcerative colitis-like colitis in rats: modulation of IL-1β, IL-6, TNF-α, COX-2, and apoptosisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abdallah Hajj Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Reimund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7117,64 +7117,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cdx2 determines the fate of postnatal intestinal endoderm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Stringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoueiba Saandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irwin Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7238,64 +7238,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tumor suppressor gene APC controls planar cell polarities central to gut homeostasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Romagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7679,64 +7679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Texeira da Mosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Pinto-De-Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60 (3), pp.290-298. </w:t>
@@ -7768,429 +7768,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDX2 in Congenital Gut Gastric-Type Heteroplasia and Intestinal-Type Meckel Diverticula</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuela Tavian</w:t>
+                <w:t xml:space="preserve">Pathophysiology of intestinal metaplasia of the stomach: emphasis on CDX2 regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
+                <w:t xml:space="preserve">Vânia Camilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 126 (3), pp.e723-e727. </w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (2), pp.358-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1542/peds.2009-3512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BST0380358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789463v1</w:t>
+                <w:t xml:space="preserve">hal-03811611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADPH Oxidase 1 Modulates WNT and NOTCH1 Signaling To Control the Fate of Proliferative Progenitor Cells in the Colon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CDX2 in Congenital Gut Gastric-Type Heteroplasia and Intestinal-Type Meckel Diverticula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Tavian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tréton</w:t>
+                <w:t xml:space="preserve">Eric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.01194-09⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (3), pp.e723-e727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2009-3512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796779v1</w:t>
+                <w:t xml:space="preserve">hal-03789463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathophysiology of intestinal metaplasia of the stomach: emphasis on CDX2 regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Barros</w:t>
+                <w:t xml:space="preserve">NADPH Oxidase 1 Modulates WNT and NOTCH1 Signaling To Control the Fate of Proliferative Progenitor Cells in the Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vânia Camilo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leonor David</w:t>
+                <w:t xml:space="preserve">Sanae Ben Mkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38 (2), pp.358-363. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (11), pp.2636-2650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST0380358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.01194-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811611v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Apc;twist double-mutant mice: A new model of spontaneous osteosarcoma that mimics the human disease</w:t>
               </w:r>
@@ -8304,295 +8304,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdx and Hox Genes Differentially Regulate Posterior Axial Growth in Mammalian Embryos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intestinal Lactase as an Autologous β-Galactosidase Reporter Gene for In Vivo Gene Expression Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Elizabeth Rowland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monika Bialecka</w:t>
+                <w:t xml:space="preserve">Siamak Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Novoa</w:t>
+                <w:t xml:space="preserve">Lorna Eckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Sawyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuebin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2009.08.010⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2008.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811755v1</w:t>
+                <w:t xml:space="preserve">hal-03811789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal Lactase as an Autologous β-Galactosidase Reporter Gene for In Vivo Gene Expression Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Greta Sawyer</w:t>
+                <w:t xml:space="preserve">Cdx and Hox Genes Differentially Regulate Posterior Axial Growth in Mammalian Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohong Zhang</w:t>
+                <w:t xml:space="preserve">Jennifer Elizabeth Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesca van de Ven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Bialecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuebin Dong</w:t>
+                <w:t xml:space="preserve">Ana Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (1), pp.21-30. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (4), pp.516-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/hum.2008.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2009.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811789v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and localisation of insulin receptor substrate 2 in normal intestine and colorectal tumours. Regulation by intestine-specific transcription factor CDX2</w:t>
               </w:r>
@@ -8840,350 +8840,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key elements of the BMP/SMAD pathway co-localize with CDX2 in intestinal metaplasia and regulate CDX2 expression in human gastric cell lines</w:t>
+                <w:t xml:space="preserve">Cdx1, a dispensable homeobox gene for gut development with limited effect in intestinal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Barros</w:t>
+                <w:t xml:space="preserve">C Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Pereira</w:t>
+                <w:t xml:space="preserve">A Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Duluc</w:t>
+                <w:t xml:space="preserve">S Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Azevedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Mendes</w:t>
+                <w:t xml:space="preserve">A Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.2369⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (32), pp.4497-4502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2008.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313800v1</w:t>
+                <w:t xml:space="preserve">hal-03812890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdx1, a dispensable homeobox gene for gut development with limited effect in intestinal cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key elements of the BMP/SMAD pathway co-localize with CDX2 in intestinal metaplasia and regulate CDX2 expression in human gastric cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bonhomme</w:t>
+                <w:t xml:space="preserve">I Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Calon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">M Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Robine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Neuville</w:t>
+                <w:t xml:space="preserve">N Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 215 (4), pp.411-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.2369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2008.78⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03812890v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of CDX1 and CDX2 gene expression by deficiency in methyl group donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Barada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (25), pp.4028. </w:t>
@@ -9553,90 +9553,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intestine-specific homeobox gene Cdx2 decreases mobility and antagonizes dissemination of colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (1), pp.107-115. </w:t>
@@ -9668,559 +9668,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprouty2 inhibits BDNF-induced signaling and modulates neuronal differentiation and survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different effects of the Cdx1 and Cdx2 homeobox genes in a murine model of intestinal inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Benosmane</w:t>
+                <w:t xml:space="preserve">B Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Luis Gonzalez de Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+                <w:t xml:space="preserve">F Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (10), pp.1802-1812. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (12), pp.1688-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4402188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gut.2007.125542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817466v1</w:t>
+                <w:t xml:space="preserve">hal-03789487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional interaction between the homeoprotein CDX1 and the transcriptional machinery containing the TATA-binding protein.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sprouty2 inhibits BDNF-induced signaling and modulates neuronal differentiation and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Calon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irwin Davidson</w:t>
+                <w:t xml:space="preserve">Soufiane Benosmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Kedinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+                <w:t xml:space="preserve">Jose-Luis Gonzalez de Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35 (1), pp.175-85. </w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (10), pp.1802-1812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl1034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4402188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188312v1</w:t>
+                <w:t xml:space="preserve">hal-03817466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precancerous Lesions Upon Sporadic Activation of β-Catenin in Mice</w:t>
+                <w:t xml:space="preserve">Functional interaction between the homeoprotein CDX1 and the transcriptional machinery containing the TATA-binding protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+                <w:t xml:space="preserve">Alexandre Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irwin Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Spaderna</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Kedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2007.01.029⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (1), pp.175-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl1034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045926v1</w:t>
+                <w:t xml:space="preserve">hal-00188312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different effects of the Cdx1 and Cdx2 homeobox genes in a murine model of intestinal inflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gross</w:t>
+                <w:t xml:space="preserve">Precancerous Lesions Upon Sporadic Activation of β-Catenin in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Spaderna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Lhermitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">Thomas Brabletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Beck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toufic Renno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 56 (12), pp.1688-1695. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 132 (4), pp.1299-1308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gut.2007.125542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2007.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789487v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of human Mex-3 proteins, a novel family of evolutionarily conserved RNA-binding proteins differentially localized to processing bodies.</w:t>
               </w:r>
@@ -10353,90 +10353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-contrast X-ray micro-CT visualization of colon malformations and tumours in situ in living mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 330 (11), pp.821-827. </w:t>
@@ -10538,9155 +10538,9167 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 247 (2), pp.197-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canlet.2006.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Mucin MUC4 Is Transcriptionally Regulated by Caudal-related Homeobox, Hepatocyte Nuclear Factors, Forkhead Box A, and GATA Endodermal Transcription Factors in Epithelial Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M700905200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Microenvironment Controls CDX2 Homeobox Gene Expression in Colorectal Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 170 (2), pp.733-744. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2353/ajpath.2007.060696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bile Acids Induce Ectopic Expression of Intestinal Guanylyl Cyclase C Through Nuclear Factor-κB and Cdx2 in Human Esophageal Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Witek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Birbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Chervoneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 130 (4), pp.1191-1206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.gastro.2005.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDX-2 homeobox gene expression in human gastric carcinoma and precursor lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyung-Seok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Shin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyung-Whan Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong-Soo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gastroenterology and Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.438-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1440-1746.2005.03933.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylation of the homeotic tumor suppressor Cdx2 mediates its ubiquitin-dependent proteasome degradation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (54), pp.7955-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.onc.1208945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00157949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminin isoforms: biological roles and effects on the intracellular distribution of nuclear proteins in intestinal epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 303 (2), pp.494-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yexcr.2004.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00158350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of the Tumor Suppressor PTEN by the Tumor Necrosis Factor-α/Nuclear Factor-κB (NF-κB)-inducing Kinase/NF-κB Pathway Is Linked to a Default IκB-α Autoregulatory Loop</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homeodomain protein CDX2 regulates COX-2 expression in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junghee Kang</w:t>
+                <w:t xml:space="preserve">Sang-Pyo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dai Chung</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jong-Wook Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Hee Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Hee Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byeong-Churl Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m308383200⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 315 (1), pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789566v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOX9 is an intestine crypt transcription factor, is regulated by the Wnt pathway, and represses the CDX2 and MUC2 genes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berta</w:t>
+                <w:t xml:space="preserve">Control of differentiation-induced calbindin-D 9k gene expression in Caco-2 cells by cdx-2 and HNF-1α</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Klopot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.200311021⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 287 (5), pp.G943-G953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00121.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266987v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeodomain protein CDX2 regulates COX-2 expression in colorectal cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOX9 is an intestine crypt transcription factor, is regulated by the Wnt pathway, and represses the CDX2 and MUC2 genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Hee Lim</w:t>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byeong-Churl Jang</w:t>
+                <w:t xml:space="preserve">Marc van de Wetering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Domon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.01.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 166 (1), pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200311021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03811713v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of differentiation-induced calbindin-D 9k gene expression in Caco-2 cells by cdx-2 and HNF-1α</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Down-regulation of the Tumor Suppressor PTEN by the Tumor Necrosis Factor-α/Nuclear Factor-κB (NF-κB)-inducing Kinase/NF-κB Pathway Is Linked to a Default IκB-α Autoregulatory Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Klopot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Sunghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghee Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00121.2004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (6), pp.4285 - 4291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m308383200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789475v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klotho Is a Novel β-Glucuronidase Capable of Hydrolyzing Steroid β-Glucuronides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamu Tohyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Iwano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (11), pp.9777 - 9784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.m312392200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-Regulation of the Homeodomain Factor Cdx2 in Colorectal Cancer by Collagen Type I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brabletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Spaderna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hlubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 64 (19), pp.6973-6977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-04-1132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdx1 homeobox gene during human colon cancer progression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Differential regulation of the glucose-6-phosphatase TATA box by intestine-specific homeodomain proteins CDX1 and CDX2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guenot</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1206756⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (18), pp.5238-5246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkg747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812880v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of the glucose-6-phosphatase TATA box by intestine-specific homeodomain proteins CDX1 and CDX2</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Cancer colorectal au cours de la rectocolite hémorragique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Reimund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierrette Chenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hépato-Gastro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (10), pp.415-423</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813522v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer colorectal au cours de la rectocolite hémorragique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierrette Chenard</w:t>
+                <w:t xml:space="preserve">Cdx1 homeobox gene during human colon cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bellocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+                <w:t xml:space="preserve">Virginie Moucadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hépato-Gastro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (39), pp.7913-7921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1206756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812785v1</w:t>
+                <w:t xml:space="preserve">hal-03812880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cdx2 homeobox gene has a tumour suppressor function in the distal colon in addition to a homeotic role during gut development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Chawengsaksophak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierrette Chenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52 (10), pp.1465-1471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gut.52.10.1465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoderm- and mesenchyme-dependent commitment of the differentiated epithelial cell types in the developing intestine of rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ratineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pourreyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 71 (2), pp.163-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1432-0436.2003.t01-1-710203.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of Cdx1 by oncogenic β-catenin/Tcf4 in colon cancer cells; opposite effect of the CDX2 homeoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 518 (1-3), pp.83-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)02650-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wnt/β-Catenin/Tcf Signaling Induces the Transcription of Axin2, a Negative Regulator of the Signaling Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eek-Hoon Jho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choun-Ki Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (4), pp.1172-1183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/MCB.22.4.1172-1183.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The homeobox gene Cdx1 belongs to the p53-p21(WAF)-Bcl-2 network in intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moucadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Serena Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 297 (3), pp.607-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0006-291x(02)02250-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTEN and TNF-α regulation of the intestinal-specific Cdx-2 homeobox gene through a PI3K, PKB/Akt, and NF-κB–dependent pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingding Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Di Cristofano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 123 (4), pp.1163-1178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/gast.2002.36043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of the intestinal Cdx2 homeobox gene by butyrate in colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B M Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50 (4), pp.525-529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gut.50.4.525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentially expressed endoderm and mesenchyme genes along the fetal rat intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (2), pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Interference between Thyroid Hormone Receptor α (TRα) and Natural Truncated TRΔα Isoforms in the Control of Intestine Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelina Plateroti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21 (14), pp.4761-4772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/MCB.21.14.4761-4772.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects cellulaires et molécuaires du développemet intestinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hépato-Gastro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1 (7), pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wnt/(beta)-catenin signaling regulates the expression of the homeobox gene Cdx1 in embryonic intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Huls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wehrle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 127 (17), pp.3805-3813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of low-lactose milk by ectopic expression of intestinal lactase in the mouse mammary gland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downregulation of the colon tumour-suppressor homeobox gene Cdx-2 by oncogenic ras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Olivier Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Capeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gespach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (1), pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1202280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696428v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of the colon tumour-suppressor homeobox gene Cdx-2 by oncogenic ras</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Capeau</w:t>
+                <w:t xml:space="preserve">Involvement of T3Rα- and β-receptor subtypes in mediation of T3 functions during postnatal murine intestinal development☆, ☆☆, ★</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Plateroti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gespach</w:t>
+                <w:t xml:space="preserve">Olivier Chassande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1202280⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 116 (6), pp.1367-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(99)70501-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812197v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of T3Rα- and β-receptor subtypes in mediation of T3 functions during postnatal murine intestinal development☆, ☆☆, ★</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Production of low-lactose milk by ectopic expression of intestinal lactase in the mouse mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17, pp.160-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03818728v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédigestion d'un composant du lait, le lactose, dans la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 15 (8-9), pp.1058-1059. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/10608/1487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion of intestinal carcinogenesis by dietary methionine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galluser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schleiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (3), pp.493-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Epithelial-Mesenchymal Cell Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plateroti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 859 (1 INTESTINAL PL), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1998.tb11107.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactase is unchanged in suckling mice fed with lactose-free milk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The Cdx-1 and Cdx-2 homeobox genes in the intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 76 (6), pp.957-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/o99-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690133v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cdx-1 and Cdx-2 homeobox genes in the intestine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Cellular and molecular partners involved in gut morphogenesis and differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Simon-Assmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/o99-001⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 353 (1370), pp.847-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.1998.0249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817632v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular partners involved in gut morphogenesis and differentiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Subepithelial fibroblast cell lines from different levels of gut axis display regional characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Plateroti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foltzer-Jourdainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 274 (5 Pt 1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813452v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subepithelial fibroblast cell lines from different levels of gut axis display regional characteristics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Lactase is unchanged in suckling mice fed with lactose-free milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 274 (5 Pt 1)</w:t>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22, pp.863-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812790v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Role of the Cdx2 Homeobox Gene in Extracellular Matrix–mediated Intestinal Cell Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle De Arcangelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Simon-Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 139 (6), pp.1553-1565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.139.6.1553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of homologues of the mammalian intestinal lactase gene in non-mammals (birds and molluscs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 322 (2), pp.491-498. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3220491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchyme-mediated effects of retinoic acid during rat intestinal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plateroti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leberquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 110 ( Pt 10), pp.1227-1238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing intestinal connective tissue interactions alters homeobox gene expression in epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Leberquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 110 ( Pt 11), pp.1317-1324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.110.11.1317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity and interactions between the repeat domains of rat intestinal lactase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melville Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 327 (1), pp.95-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/bj3270095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of the lactase site of rat lactase-phlorizin hydrolase by site-directed mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Neele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra W.C. Einerhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Büller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 109 (4), pp.1234-1240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0016-5085(95)90583-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of the rat lactase gene promoter in transfected human colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 318 (11), pp.1133-1140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructural study of intestinal lactase gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 83 (2-3), pp.211-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cis -element CE-LPH1 of the rat intestinal lactase gene promoter interacts in vitro with several nuclear factors present in endodermal tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 353 (1), pp.108-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0014-5793(94)01026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetal endoderm primarily holds the temporal and positional information required for mammalian intestinal development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Leberquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 126 (1), pp.211-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.126.1.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precocious and reversible expression of sucrase-isomaltase unrelated to intestinal cell turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nsi-Emvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foltzer-Jourdainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 266 (4), pp.G568-G575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpgi.1994.266.4.G568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple levels of control of the stage- and region-specific expression of rat intestinal lactase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 123 (6), pp.1577-1586. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.123.6.1577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rat LPH Gene 5′ region: comparative structure with the human gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Sequence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 3 (2), pp.119-121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10425179209034006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient expression of Cdx along the rat intestine throughout postnatal development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Dietary control of the lactase mRNA distribution along the rat small intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galluser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benazzouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 262 (6 Pt 1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788821v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary control of the lactase mRNA distribution along the rat small intestine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Gradient expression of Cdx along the rat intestine throughout postnatal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Boukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benazzouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 314 (2), pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(92)80965-j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814382v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do co-translated product(s) of lactase-phlorizin hydrolase accumulate in the rat intestine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 38 (7), pp.713-718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rat lactase activity and mRNA expression in relation to the thyroid and corticoid status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foltzer-Jourdainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galluser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 37 (4), pp.463-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivatives of Plant Beta-GIucans Are Hydrolyzed by Intestinal Lactase-Phlorizin Hydrolase of Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Gossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme Protein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 45 (1-2), pp.71-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000468868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence of the precursor of intestinal lactase-phlorizin hydrolase from fetal rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ned Mantei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Semenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 103 (2), pp.275-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0378-1119(91)90286-K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of intestinal hydrolases to starvation in rats: effect of thyroid function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galluser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belkhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Torp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 161 (4), pp.357-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00260793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactase expression is controlled differently in the jejunum and ileum during development in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 100 (2), pp.388-394. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/uri:pii:0016508591902072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type IV collagen mRNA accumulates in the mesenchymal compartment at early stages of murine developing intestine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Simon-Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bouziges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Perrin-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 110 (3), pp.849-857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.110.3.849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different expression of the mRNA detected by the cDNA for fetal rat lactase in the jejunum and colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mantei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 14 (8-9), pp.635-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific expression of lactase in the jejunum and colon during postnatal development and hormone treatments in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Foltzer-Jourdainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 268 (1), pp.99-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/bj2680099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative expression of the mRNA for three intestinal hydrolases during postnatal development in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Torp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foltzer-Jourdainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 36 (6), pp.729-736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrepancy between the intestinal lactase enzymatic activity and mRNA accumulation in sucklings and adults Effect of starvation and thyroxine treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 248 (1-2), pp.39-42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(89)80427-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gene for intestinal sucrase-isomaltase as member of a gene family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Heilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 35 (3), pp.313-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic probes to investigate the genetic arrangement of the coding sequences involved in the pyrimidine pathway over the phylogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Advance Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 7, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rudimentary gene of Drosophila melanogaster encodes four enzymic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 193 (1), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0022-2836(87)90621-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of transcription units around the Drosophila melanogaster rudimentary locus and temporal pattern of expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Molecular organization of the rudimentary gene of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jarry</w:t>
+                <w:t xml:space="preserve">W. Vergis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Louis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Schedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00333283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 189 (1), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2836(86)90378-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817202v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular organization of the rudimentary gene of Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Organization of transcription units around the Drosophila melanogaster rudimentary locus and temporal pattern of expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rawls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Vergis</w:t>
+                <w:t xml:space="preserve">B. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schedl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Segraves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-2836(86)90378-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 202 (3), pp.493-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00333283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817199v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu1986 The Cadherin-Related Mucdhl Is Decreased in Stem Cell-Like Colon Tumors and Inhibits β-Catenin Signaling in a Non-Classical Way</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insight in Inflammatory Bowel Disease Pathophysiology: Current and Future Therapeutic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Reimund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDW2015, Digestive Disease Week, Washington, USA, 16-19 Mai 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Association of Anatomist; Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801235v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucdhl, a typical cadherin that decreases in type from colon &amp;quot;cancer stem cell&amp;quot; and inhibits the beta-catenin of unconventional way</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
+                <w:t xml:space="preserve">Tu1986 The Cadherin-Related Mucdhl Is Decreased in Stem Cell-Like Colon Tumors and Inhibits β-Catenin Signaling in a Non-Classical Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de la SFC, Société Française du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDW2015, Digestive Disease Week, Washington, USA, 16-19 Mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Washington, United States. pp.S-953, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(15)33252-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801443v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight in Inflammatory Bowel Disease Pathophysiology: Current and Future Therapeutic Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mucdhl, a typical cadherin that decreases in type from colon &amp;quot;cancer stem cell&amp;quot; and inhibits the beta-catenin of unconventional way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Marisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Anatomist; Annual Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">2ème Congrès de la SFC, Société Française du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801669v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for non-hematopoietic Cre activity in Pf4-Cre mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pertuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Strassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Eckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Congress of the ISTH, International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P003 Selective inhibition of eIF2alpha dephosphorylation prevents colitis and shows therapeutic potential in a new model of ulcerative colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Treton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pedruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sedghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDW2013, Digestive Disease Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Orlando, United States. pp.S12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1873-9946(13)60026-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divisions asymmetric with regard to cell fate and mNumb contribute to lineage specification in mouse colon crypts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan de Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intestinal Stem Cells. New concepts and methods. CHU Purpan, Toulouse, 21 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su1866 The CDx2 Homeoprotein Inhibits DNA Repair by Non-Homologous End Joining Specifically in Colon Cancer but Not in Leukemia Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoueiba Saandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDW2012, Digestive Disease Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Diego, United States. pp.S-522, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0016-5085(12)62005-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels and Factors of Control of Small-Intestinal Lactase Expression in the Laboratory Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Common Food Intolerances: Health Risks due to Lack or Consumption of Milk in Human Nutrition and Adult-Type Hypolactasia, Capri, October 1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19696,832 +19708,832 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory Bowel Disease-Associated Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Reimund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.2258-2263, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46875-3_3046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulcerative Colitis-Associated Colorectal Cancer Prevention by 5-Aminosalicylates: Current Status and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Reimund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaya Abdallah Hajj Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ulcerative Colitis from Genetics to Complications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/25577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory Bowel Disease-associated Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Reimund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfred Schwab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1525-1528, 2008, 978-3-540-36847-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeobox genes and intestinal development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Cell interactions through the basement membrane in intestinal development and differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Simon-Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. R. Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokines and Cell Homeostasis in the Gastroinstestinal Tract</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 113, Springer, pp.72-81, 2000, 978-0-7923-8758-9</w:t>
+              <w:t xml:space="preserve">Development of the gastrointestinal tract</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-102, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812794v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell interactions through the basement membrane in intestinal development and differentiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Homeobox genes and intestinal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development of the gastrointestinal tract</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-102, 2000</w:t>
+              <w:t xml:space="preserve">Cytokines and Cell Homeostasis in the Gastroinstestinal Tract</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 113, Springer, pp.72-81, 2000, 978-0-7923-8758-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814377v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the epithelial-mesenchymal cross-talk in the gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Simon-Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intestinal Mucosa and its Diseases - Pathophysiology and Clinics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110, Springer, 1999, 978-0-7923-8754-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular mechanisms regulating intestinal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plateroti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Orian-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Plateroti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Orian-Rousseau</w:t>
+                <w:t xml:space="preserve">O. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and molecular mechanisms regulating intestinal development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 94, Springer, 1997, 978-0-7923-8726-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20531,125 +20543,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedic Reference of Genomics and Proteomics in Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.736-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId731"/>
+      <w:footerReference w:type="default" r:id="rId732"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20796,51 +20808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976579v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guffroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lioure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Freund" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Tavian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24976/Discov.Med.202537193.34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scarf&#242;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N. Randolph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monah Abou Alezz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassen El Khoury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gersch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-024-01403-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou T Coulibaly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fontenille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06682-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kiran Gotru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mammadova-Bach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sogkas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K Schuhmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.122.318115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna S&#228;is&#228;-Borreill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davidson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleiber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thevenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-022-01109-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uzzan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.10.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bersuder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Vlami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierrette Chenard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.112630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Giolito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Bodoirat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D. A. Guardia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13298" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathana Kim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gachet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sigaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaumeil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014723" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Terciolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Quesnelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2021.112543" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.744165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Godart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jamard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.194357" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicod&#232;me Paul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01221-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Julien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biasch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003563" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delpouve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D.A. Guardia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-2450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Priya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekjot Kaur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Kulshrestha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Pandit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258601" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gachet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.3339" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03044463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baranger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Moufok-Sadoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hinkel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01546-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Galland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habbas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12982" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Vidimar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cer&#243;n-Camacho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01148J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schleiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fornecker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-126779" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Na&#239;r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2040-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coliat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.09.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rabineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Flick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ehlinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31023-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Balbinot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20170934" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708889v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Romain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Benbrika-Nehmar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lobstein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16323" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balbinot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Armant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penichon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.140" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goetz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sayeh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Healy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.3.035503" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devadarssen Murdamoothoo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.10.040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Soret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dantzer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.02.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Billiauws" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stan-Iuga" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Jarry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28345" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pertuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel-Risser" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12784" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reimund" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v21.i5.1436" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811667v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.10.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7RTN5C2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martianov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vicaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Philipps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087365" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807747v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Modica" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Cariello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Morgano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmela Vegliante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.571513" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Kocgozlu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dujardin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Haikel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078468" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Mey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/tisb.24965" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474766v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mrabet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.022" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812783v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Derbal-Wolfrom" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pencreach" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saandi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aprahamian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.445" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812037v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.942" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584491v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Stamov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Davidson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Veuillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.01.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8724PWTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788700v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baraille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cattin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benahmed" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.401" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatem Caillerez-Fofou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyuefang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648089v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sousa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carreto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Oliveira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt087" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788697v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guenot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.12.037" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788709v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2012.08.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811631v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Koenig" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.10.024" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N89WRGZ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor David" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2012.07.006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQLW3FSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807892v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renouf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoueiba Saandi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delalande" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1242" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812791v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdallah Hajj Hussein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shams" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stringer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Davidson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bialecka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.070722" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740860v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romagnolo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree C. Faux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201204086" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesca van de Ven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Neijts" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Young" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rowland" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.066118" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flejou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duclos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21451" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788698v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Texeira da Mosta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto-De-Sousa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.222323" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789463v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-3512" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796779v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01194-09" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811611v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Camilo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0380358" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591470v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Entz-Werl&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Neuville" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kuchler-Bopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clauss" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.10169" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811755v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Elizabeth Rowland" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2009.08.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811789v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Salehi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Eckley" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sawyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Zhang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuebin Dong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2008.101" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Modica" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morgano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salvatore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petruzzelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T Vanier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2008.158386" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pons" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Orozco-Barrios" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ortiou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chery" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006325" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313800v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barros" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duluc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azevedo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mendes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2369" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0332GS6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812890v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonhomme" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Neuville" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.78" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811802v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Lu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.12.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4G1X4KV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811811v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Benahmed" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gaunt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beck" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.06.045" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811622v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Abdallah Hajj Hussein" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Tohme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Barada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan Mostafa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.14.4028" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812788v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benameur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210601" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817466v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Benosmane" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402188" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188312v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kedinger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl1034" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045926v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coste" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spaderna" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brabletz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Renno" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.01.029" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789487v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lhermitte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beck" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.125542" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591489v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.08.002" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGHKSMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811777v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Subtil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2006.04.004" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788843v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060696" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812871v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Debruyne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Witek" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Birbe" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Chervoneva" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2005.12.032" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812876v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Seok Kim" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Shin Lee" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Whan Min" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Soo Lee" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1746.2005.03933.x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00157949v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208945" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158350v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Turck" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gendry" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Stutzmann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.10.025" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZXR3SCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789566v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghee Kang" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Chung" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m308383200" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266987v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van de Wetering" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200311021" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811713v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Pyo Kim" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Wook Park" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Hee Lee" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hee Lim" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Churl Jang" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.01.020" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0J1N5K1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789475v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyong Wang" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klopot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dowling" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00121.2004" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792399v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Tohyama" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Imura" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Iwano" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312392200" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813556v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kolb" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hlubek" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Faller" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-1132" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812880v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moucadel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206756" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813522v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg747" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812785v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellocq" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797013v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chawengsaksophak" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.52.10.1465" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813756v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ratineau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pourreyron" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-0436.2003.t01-1-710203.x" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791635v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02650-9" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788855v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eek-Hoon Jho" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choun-Ki Joo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.22.4.1172-1183.2002" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812793v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serena Totaro" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubeyran" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Dagorn" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(02)02250-7" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTHLQ4T7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817213v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingding Wang" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Cristofano" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/gast.2002.36043" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796863v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kim" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Evers" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.50.4.525" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812797v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791255v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Plateroti" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.14.4761-4772.2001" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814378v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812792v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lickert" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huls" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wehrle" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696428v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812197v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorentz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadoret" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Capeau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gespach" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1202280" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818728v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(99)70501-9" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSS4SKHC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817261v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1487" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812799v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duranton" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galluser" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schleiffer" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goss&#233;" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814869v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorentz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plateroti" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb11107.x" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690133v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817632v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/o99-001" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813452v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lefebvre" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simon-Assmann" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1998.0249" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812790v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Rubin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foltzer-Jourdainne" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791318v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le De Arcangelis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.139.6.1553" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791310v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3220491" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812798v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leberquier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812787v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fritsch" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leberquier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.110.11.1317" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791201v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melville Richardson" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lathe" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3270095" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812281v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Neele" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra W.C. Einerhand" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dekker" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#252;ller" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-5085(95)90583-9" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814373v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukamel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neuville" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812800v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788837v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Boukamel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)01026-9" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789578v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leberquier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.126.1.211" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812230v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nsi-Emvo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raul" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosse" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1994.266.4.G568" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792443v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.123.6.1577" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817641v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425179209034006" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788821v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benazzouz" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(92)80965-j" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814382v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814375v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818491v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813472v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Goss&#233;" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000468868" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817319v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Mantei" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Semenza" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(91)90286-K" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812789v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Torp" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00260793" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6W8XNTDD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818483v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/uri:pii:0016508591902072" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788848v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon-Assmann" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouziges" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin-Schmitt" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.110.3.849" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817670v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mantei" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796808v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foltzer-Jourdainne" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gosse" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2680099" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814379v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danielsen" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790118v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(89)80427-2" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818484v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heilig" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lehner" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812795v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jarry" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817643v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Jarry" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(87)90621-8" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817202v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rawls" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarry" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Segraves" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00333283" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817199v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vergis" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schedl" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(86)90378-5" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801235v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)33252-2" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801443v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801669v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801261v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801558v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Treton" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedruzzi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sedghi" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1873-9946(13)60026-4" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803748v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811655v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(12)62005-8" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818485v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812029v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46875-3_3046" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461233v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tavernier" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Viennot" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupont" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/25577" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814374v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate2.inist.fr/referenceworkentry/10.1007/978-3-540-47648-1_3046" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812794v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814377v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Launay" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Sanderson" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812796v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olsen" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814376v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orian-Rousseau" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812786v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976579v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guffroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lioure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Freund" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Tavian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24976/Discov.Med.202537193.34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scarf&#242;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N. Randolph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monah Abou Alezz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassen El Khoury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gersch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-024-01403-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou T Coulibaly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fontenille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06682-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kiran Gotru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mammadova-Bach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sogkas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K Schuhmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.122.318115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uzzan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.10.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna S&#228;is&#228;-Borreill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davidson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleiber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-022-01109-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bersuder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Vlami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierrette Chenard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.112630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Giolito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Bodoirat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D. A. Guardia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13298" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathana Kim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gachet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sigaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaumeil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014723" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Terciolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Quesnelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2021.112543" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Godart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.194357" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.744165" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicod&#232;me Paul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01221-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delpouve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D.A. Guardia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-2450" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Julien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biasch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003563" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Priya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekjot Kaur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Kulshrestha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Pandit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258601" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03044463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baranger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Moufok-Sadoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hinkel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01546-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gachet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.3339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Galland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habbas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12982" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Vidimar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cer&#243;n-Camacho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01148J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Na&#239;r" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2040-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schleiss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fornecker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-126779" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coliat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.09.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rabineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Flick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ehlinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31023-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Balbinot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20170934" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balbinot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Armant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.140" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708889v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Romain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Benbrika-Nehmar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lobstein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16323" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goetz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sayeh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Healy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.3.035503" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devadarssen Murdamoothoo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.10.040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Soret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dantzer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.02.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Billiauws" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stan-Iuga" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Jarry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28345" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pertuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel-Risser" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12784" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reimund" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v21.i5.1436" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811667v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.10.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7RTN5C2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martianov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vicaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Philipps" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087365" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807747v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Modica" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Cariello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Morgano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmela Vegliante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.571513" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Mey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.942" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/tisb.24965" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474766v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;ry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mrabet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Derbal-Wolfrom" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pencreach" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saandi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aprahamian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.445" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Kocgozlu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dujardin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Haikel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078468" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788700v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baraille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cattin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benahmed" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.401" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584491v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Stamov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Davidson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Veuillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.01.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8724PWTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatem Caillerez-Fofou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyuefang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648089v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sousa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carreto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Oliveira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt087" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renouf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoueiba Saandi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delalande" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1242" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790027v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor David" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2012.07.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQLW3FSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811631v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Koenig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.10.024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N89WRGZ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2012.08.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guenot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.12.037" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812791v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdallah Hajj Hussein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shams" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stringer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Davidson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bialecka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.070722" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740860v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romagnolo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree C. Faux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201204086" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesca van de Ven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Neijts" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Young" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rowland" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.066118" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flejou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duclos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21451" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788698v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Texeira da Mosta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto-De-Sousa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.222323" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811611v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Camilo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0380358" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789463v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-3512" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796779v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01194-09" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591470v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Entz-Werl&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Neuville" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kuchler-Bopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clauss" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.10169" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811789v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Salehi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Eckley" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sawyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Zhang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuebin Dong" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2008.101" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811755v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Elizabeth Rowland" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2009.08.010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Modica" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morgano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salvatore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petruzzelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T Vanier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2008.158386" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pons" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Orozco-Barrios" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ortiou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chery" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006325" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812890v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonhomme" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robine" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Neuville" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.78" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313800v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barros" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duluc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azevedo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mendes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2369" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0332GS6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811802v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Lu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.12.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4G1X4KV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811811v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Benahmed" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gaunt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beck" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.06.045" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811622v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Abdallah Hajj Hussein" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Tohme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Barada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan Mostafa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.14.4028" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812788v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benameur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210601" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789487v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lhermitte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.125542" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817466v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Benosmane" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402188" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188312v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kedinger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl1034" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045926v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coste" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spaderna" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brabletz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Renno" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.01.029" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591489v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.08.002" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGHKSMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811777v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Subtil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2006.04.004" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H916TNTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788843v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060696" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812871v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Debruyne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Witek" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Birbe" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Chervoneva" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2005.12.032" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812876v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Seok Kim" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Shin Lee" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Whan Min" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Soo Lee" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1746.2005.03933.x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00157949v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208945" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158350v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Turck" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gendry" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Stutzmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.10.025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZXR3SCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811713v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Pyo Kim" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Wook Park" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Hee Lee" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hee Lim" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Churl Jang" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.01.020" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0J1N5K1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789475v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyong Wang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klopot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dowling" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00121.2004" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266987v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van de Wetering" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200311021" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789566v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghee Kang" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Chung" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m308383200" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792399v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Tohyama" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Imura" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Iwano" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312392200" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813556v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kolb" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hlubek" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Faller" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-1132" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813522v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg747" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812785v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellocq" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812880v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moucadel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206756" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797013v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chawengsaksophak" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.52.10.1465" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813756v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ratineau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pourreyron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-0436.2003.t01-1-710203.x" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791635v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02650-9" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788855v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eek-Hoon Jho" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choun-Ki Joo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.22.4.1172-1183.2002" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812793v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serena Totaro" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubeyran" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Dagorn" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(02)02250-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTHLQ4T7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817213v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingding Wang" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Cristofano" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/gast.2002.36043" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796863v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kim" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Evers" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.50.4.525" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812797v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791255v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Plateroti" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.14.4761-4772.2001" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814378v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812792v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lickert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huls" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wehrle" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812197v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorentz" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadoret" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Capeau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gespach" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1202280" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818728v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(99)70501-9" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSS4SKHC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696428v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817261v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1487" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812799v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duranton" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galluser" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schleiffer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goss&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814869v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorentz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plateroti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb11107.x" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817632v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/o99-001" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813452v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lefebvre" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simon-Assmann" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1998.0249" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812790v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Rubin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foltzer-Jourdainne" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690133v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791318v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le De Arcangelis" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.139.6.1553" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791310v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3220491" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812798v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leberquier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812787v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fritsch" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leberquier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.110.11.1317" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791201v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melville Richardson" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lathe" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3270095" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812281v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Neele" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra W.C. Einerhand" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dekker" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#252;ller" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-5085(95)90583-9" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814373v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukamel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neuville" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812800v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788837v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Boukamel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)01026-9" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789578v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leberquier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.126.1.211" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812230v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nsi-Emvo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raul" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosse" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1994.266.4.G568" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792443v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.123.6.1577" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817641v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425179209034006" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814382v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788821v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benazzouz" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(92)80965-j" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814375v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818491v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813472v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Goss&#233;" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000468868" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817319v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Mantei" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Semenza" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(91)90286-K" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812789v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Torp" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00260793" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6W8XNTDD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818483v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/uri:pii:0016508591902072" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788848v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon-Assmann" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouziges" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin-Schmitt" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.110.3.849" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817670v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mantei" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796808v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foltzer-Jourdainne" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gosse" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2680099" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814379v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danielsen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790118v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(89)80427-2" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818484v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heilig" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lehner" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812795v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jarry" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817643v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Jarry" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(87)90621-8" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817199v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vergis" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schedl" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(86)90378-5" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817202v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rawls" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarry" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Segraves" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00333283" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801669v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801235v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)33252-2" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801443v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801261v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801558v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Treton" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedruzzi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sedghi" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1873-9946(13)60026-4" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803748v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811655v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(12)62005-8" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818485v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812029v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46875-3_3046" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461233v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tavernier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Viennot" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupont" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/25577" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814374v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate2.inist.fr/referenceworkentry/10.1007/978-3-540-47648-1_3046" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814377v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Launay" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Sanderson" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812794v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812796v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olsen" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814376v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orian-Rousseau" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812786v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>