--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -513,429 +513,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGT1 Deficiency Dysregulates Platelet Cation Homeostasis and Accelerates Arterial Thrombosis and Ischemic Stroke in Mice.</w:t>
+                <w:t xml:space="preserve">The Appendix Orchestrates T-Cell Mediated Immunosurveillance in Colitis-Associated Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjeev Kiran Gotru</w:t>
+                <w:t xml:space="preserve">Maxime Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmina Mammadova-Bach</w:t>
+                <w:t xml:space="preserve">Julien Tourneur-Marsille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Sogkas</w:t>
+                <w:t xml:space="preserve">Mathieu Uzzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael K Schuhmann</w:t>
+                <w:t xml:space="preserve">Miguel Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Schmitt</w:t>
+                <w:t xml:space="preserve">Maryline Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.665-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.122.318115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2022.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149721v1</w:t>
+                <w:t xml:space="preserve">hal-03926262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Appendix Orchestrates T-Cell Mediated Immunosurveillance in Colitis-Associated Cancer</w:t>
+                <w:t xml:space="preserve">General transcription factor TAF4 antagonizes epigenetic silencing by Polycomb to maintain intestine stem cell functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Collard</w:t>
+                <w:t xml:space="preserve">Susanna Säisä-Borreill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tourneur-Marsille</w:t>
+                <w:t xml:space="preserve">Guillaume Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Uzzan</w:t>
+                <w:t xml:space="preserve">Thomas Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Albuquerque</w:t>
+                <w:t xml:space="preserve">Andréa Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Roy</w:t>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.665-687. </w:t>
+              <w:t xml:space="preserve">Cell death and differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2022.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41418-022-01109-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926262v1</w:t>
+                <w:t xml:space="preserve">hal-03942206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General transcription factor TAF4 antagonizes epigenetic silencing by Polycomb to maintain intestine stem cell functions.</w:t>
+                <w:t xml:space="preserve">MAGT1 Deficiency Dysregulates Platelet Cation Homeostasis and Accelerates Arterial Thrombosis and Ischemic Stroke in Mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Säisä-Borreill</w:t>
+                <w:t xml:space="preserve">Sanjeev Kiran Gotru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Davidson</w:t>
+                <w:t xml:space="preserve">Elmina Mammadova-Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kleiber</w:t>
+                <w:t xml:space="preserve">Georgios Sogkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Thevenot</w:t>
+                <w:t xml:space="preserve">Michael K Schuhmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">Karen Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell death and differentiation</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41418-022-01109-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.122.318115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942206v1</w:t>
+                <w:t xml:space="preserve">hal-04149721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDX2 controls genes involved in the metabolism of 5-fluorouracil and is associated with reduced efficacy of chemotherapy in colorectal cancer</w:t>
               </w:r>
@@ -1362,51 +1362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Terciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lechevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Quesnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2564,51 +2564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Habbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonca Güler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (9), pp.2318-2329. </w:t>
@@ -2908,295 +2908,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe head dysgenesis resulting from imbalance between anterior and posterior ontogenetic programs</w:t>
+                <w:t xml:space="preserve">A Core Proliferative Program Induced By B-Cell Receptor Stimulation in Chronic Lymphocytic Leukemia Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Grall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Gourain</w:t>
+                <w:t xml:space="preserve">Cédric Schleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Naïr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">Raphaël Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
+                <w:t xml:space="preserve">Luc Fornecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicodème Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (11), pp.812. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-019-2040-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2019-126779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682397v1</w:t>
+                <w:t xml:space="preserve">hal-03408179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Core Proliferative Program Induced By B-Cell Receptor Stimulation in Chronic Lymphocytic Leukemia Cells</w:t>
+                <w:t xml:space="preserve">Severe head dysgenesis resulting from imbalance between anterior and posterior ontogenetic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Schleiss</w:t>
+                <w:t xml:space="preserve">Emmanuelle Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Carapito</w:t>
+                <w:t xml:space="preserve">Asmaa Naïr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Fornecker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicodème Paul</w:t>
+                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134, </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2019-126779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-019-2040-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408179v1</w:t>
+                <w:t xml:space="preserve">hal-03682397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A redox ruthenium compound directly targets PHD2 and inhibits the HIF1 pathway to reduce tumor angiogenesis independently of p53</w:t>
               </w:r>
@@ -3502,51 +3502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Elarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
@@ -4133,51 +4133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct mechanisms for opposite functions of homeoproteins Cdx2 and HoxB7 in double-strand break DNA repair in colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,709 +5402,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric intrinsic factor deficiency with combined GIF heterozygous mutations and FUT2 secretor variant</w:t>
+                <w:t xml:space="preserve">Increasing the oxygen load by treatment with myo-inositol trispyrophosphate reduces growth of colon cancer and modulates the intestine homeobox gene Cdx2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chéry</w:t>
+                <w:t xml:space="preserve">Lylia Derbal-Wolfrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hehn</w:t>
+                <w:t xml:space="preserve">Erwan Pencreach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Mrabet</w:t>
+                <w:t xml:space="preserve">T Saandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Jeannesson</w:t>
+                <w:t xml:space="preserve">Marc Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.01.022⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (36), pp.4313-4318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2012.445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474766v1</w:t>
+                <w:t xml:space="preserve">hal-03812783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the oxygen load by treatment with myo-inositol trispyrophosphate reduces growth of colon cancer and modulates the intestine homeobox gene Cdx2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Soft Substrates to Malignancy and Tumor Suppression during Colon Cancer Cell Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Kocgozlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylia Derbal-Wolfrom</w:t>
+                <w:t xml:space="preserve">Denis Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Senger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Pencreach</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">Youssef Haikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2012.445⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e78468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812783v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Soft Substrates to Malignancy and Tumor Suppression during Colon Cancer Cell Division</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Rabineau</w:t>
+                <w:t xml:space="preserve">Gastric intrinsic factor deficiency with combined GIF heterozygous mutations and FUT2 secretor variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Kocgozlu</w:t>
+                <w:t xml:space="preserve">Nadir Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dujardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Senger</w:t>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Haikel</w:t>
+                <w:t xml:space="preserve">Elise Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e78468. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (5), pp.995-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807780v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the tumor suppressor homeogene Cdx2 by HNF4 alpha in intestinal cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Saandi</w:t>
+                <w:t xml:space="preserve">Directing nuclear deformation on micropillared surfaces by substrate geometry and cytoskeleton organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Badique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Baraille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lylia Derbal-Wolfrom</w:t>
+                <w:t xml:space="preserve">Dimitar Stamov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cattin</w:t>
+                <w:t xml:space="preserve">Patricia Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Benahmed</w:t>
+                <w:t xml:space="preserve">Mathieu Veuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2012.401⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (12), pp.2991-3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788700v1</w:t>
+                <w:t xml:space="preserve">hal-02584491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directing nuclear deformation on micropillared surfaces by substrate geometry and cytoskeleton organization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Davidson</w:t>
+                <w:t xml:space="preserve">Regulation of the tumor suppressor homeogene Cdx2 by HNF4 alpha in intestinal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Saandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Veuillet</w:t>
+                <w:t xml:space="preserve">F Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Derbal-Wolfrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günter Reiter</w:t>
+                <w:t xml:space="preserve">A Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.01.018⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (32), pp.3782-3788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2012.401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02584491v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and cellular effects of vitamin B12 in brain, myocardium and liver through its role as co-factor of methionine synthase</w:t>
               </w:r>
@@ -6352,648 +6352,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdx2 homeoprotein inhibits non-homologous end joining in colon cancer but not in leukemia cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cdx2 Controls Expression of the Protocadherin Mucdhl, an Inhibitor of Growth and beta-Catenin Activity in Colon Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Renouf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">Dominique Guenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr1242⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (4), pp.875-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807892v1</w:t>
+                <w:t xml:space="preserve">hal-03788697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric intestinal metaplasia revisited: function and regulation of CDX2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+                <w:t xml:space="preserve">Cdx2 homeoprotein inhibits non-homologous end joining in colon cancer but not in leukemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoueiba Saandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonor David</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmed.2012.07.006⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (8), pp.3456-3469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03790027v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of chromosome segregation during mitosis in epithelial cells by substrate elasticity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gastric intestinal metaplasia revisited: function and regulation of CDX2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2011.10.024⟩</w:t>
+              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (9), pp.555-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmed.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811631v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité et pathologies intestinales : le gène homéotique Cdx2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The control of chromosome segregation during mitosis in epithelial cells by substrate elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Kocgozlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Haikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Pathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (5S), pp.S24-S27. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (3), pp.798-809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpat.2012.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2011.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788709v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdx2 Controls Expression of the Protocadherin Mucdhl, an Inhibitor of Growth and beta-Catenin Activity in Colon Cancer Cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identité et pathologies intestinales : le gène homéotique Cdx2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 142 (4), pp.875-885. </w:t>
+              <w:t xml:space="preserve">Annales de Pathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (5S), pp.S24-S27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.12.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpat.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788697v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enteropathogenic e.coli sustains iodoacetamide-induced ulcerative colitis-like colitis in rats: modulation of IL-1β, IL-6, TNF-α, COX-2, and apoptosisi</w:t>
               </w:r>
@@ -7098,338 +7098,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdx2 determines the fate of postnatal intestinal endoderm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tumor suppressor gene APC controls planar cell polarities central to gut homeostasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Stringer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thoueiba Saandi</w:t>
+                <w:t xml:space="preserve">Béatrice Romagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irwin Davidson</w:t>
+                <w:t xml:space="preserve">Christine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Bialecka</w:t>
+                <w:t xml:space="preserve">Maree C. Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 139 (3), pp.465-474. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 198, pp.331-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.070722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201204086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807900v1</w:t>
+                <w:t xml:space="preserve">hal-00740860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tumor suppressor gene APC controls planar cell polarities central to gut homeostasis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bellis</w:t>
+                <w:t xml:space="preserve">Cdx2 determines the fate of postnatal intestinal endoderm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Stringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Romagnolo</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoueiba Saandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Perret</w:t>
+                <w:t xml:space="preserve">Irwin Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maree C. Faux</w:t>
+                <w:t xml:space="preserve">Monika Bialecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 198, pp.331-341. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (3), pp.465-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201204086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.070722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740860v1</w:t>
+                <w:t xml:space="preserve">hal-03807900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerted involvement of Cdx / Hox genes and Wnt signaling in morphogenesis of the caudal neural tube and cloacal derivatives from the posterior growth zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesca van de Ven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Bialecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Neijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,51 +7826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (2), pp.358-363. </w:t>
@@ -7908,51 +7908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDX2 in Congenital Gut Gastric-Type Heteroplasia and Intestinal-Type Meckel Diverticula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8304,295 +8304,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal Lactase as an Autologous β-Galactosidase Reporter Gene for In Vivo Gene Expression Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cdx and Hox Genes Differentially Regulate Posterior Axial Growth in Mammalian Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siamak Salehi</w:t>
+                <w:t xml:space="preserve">Jennifer Elizabeth Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesca van de Ven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Bialecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Eckley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xuebin Dong</w:t>
+                <w:t xml:space="preserve">Ana Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/hum.2008.101⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (4), pp.516-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2009.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811789v1</w:t>
+                <w:t xml:space="preserve">hal-03811755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdx and Hox Genes Differentially Regulate Posterior Axial Growth in Mammalian Embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Young</w:t>
+                <w:t xml:space="preserve">Intestinal Lactase as an Autologous β-Galactosidase Reporter Gene for In Vivo Gene Expression Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Eckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Sawyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Elizabeth Rowland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monika Bialecka</w:t>
+                <w:t xml:space="preserve">Xiaohong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Novoa</w:t>
+                <w:t xml:space="preserve">Xuebin Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (4), pp.516-526. </w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.21-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2009.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/hum.2008.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811755v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and localisation of insulin receptor substrate 2 in normal intestine and colorectal tumours. Regulation by intestine-specific transcription factor CDX2</w:t>
               </w:r>
@@ -8840,307 +8840,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdx1, a dispensable homeobox gene for gut development with limited effect in intestinal cancer</w:t>
+                <w:t xml:space="preserve">Key elements of the BMP/SMAD pathway co-localize with CDX2 in intestinal metaplasia and regulate CDX2 expression in human gastric cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bonhomme</w:t>
+                <w:t xml:space="preserve">R Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Calon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+                <w:t xml:space="preserve">B Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Robine</w:t>
+                <w:t xml:space="preserve">I Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neuville</w:t>
+                <w:t xml:space="preserve">M Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2008.78⟩</w:t>
+              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 215 (4), pp.411-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.2369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812890v1</w:t>
+                <w:t xml:space="preserve">hal-03313800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key elements of the BMP/SMAD pathway co-localize with CDX2 in intestinal metaplasia and regulate CDX2 expression in human gastric cell lines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cdx1, a dispensable homeobox gene for gut development with limited effect in intestinal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Duluc</w:t>
+                <w:t xml:space="preserve">C Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Azevedo</w:t>
+                <w:t xml:space="preserve">A Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Mendes</w:t>
+                <w:t xml:space="preserve">S Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.2369⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (32), pp.4497-4502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2008.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03313800v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of CDX1 and CDX2 gene expression by deficiency in methyl group donors</w:t>
               </w:r>
@@ -9592,51 +9592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (1), pp.107-115. </w:t>
@@ -9674,90 +9674,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different effects of the Cdx1 and Cdx2 homeobox genes in a murine model of intestinal inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9968,51 +9968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irwin Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10200,307 +10200,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of human Mex-3 proteins, a novel family of evolutionarily conserved RNA-binding proteins differentially localized to processing bodies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple-contrast X-ray micro-CT visualization of colon malformations and tumours in situ in living mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Buchet-Poyau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Scoazec</w:t>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm016⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 330 (11), pp.821-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167447v1</w:t>
+                <w:t xml:space="preserve">hal-00591489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-contrast X-ray micro-CT visualization of colon malformations and tumours in situ in living mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Calon</w:t>
+                <w:t xml:space="preserve">Identification and characterization of human Mex-3 proteins, a novel family of evolutionarily conserved RNA-binding proteins differentially localized to processing bodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buchet-Poyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Breton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
+                <w:t xml:space="preserve">Bertrand Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Scoazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.08.002⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.1289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00591489v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent rearrangements and amplification of the CDX2 homeobox gene in human sporadic colorectal cancers with chromosomal instability</w:t>
               </w:r>
@@ -10538,51 +10538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 247 (2), pp.197-203. </w:t>
@@ -10792,77 +10792,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 170 (2), pp.733-744. </w:t>
@@ -11220,51 +11220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (54), pp.7955-63. </w:t>
@@ -11442,571 +11442,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00158350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeodomain protein CDX2 regulates COX-2 expression in colorectal cancer</w:t>
+                <w:t xml:space="preserve">Down-regulation of the Tumor Suppressor PTEN by the Tumor Necrosis Factor-α/Nuclear Factor-κB (NF-κB)-inducing Kinase/NF-κB Pathway Is Linked to a Default IκB-α Autoregulatory Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Pyo Kim</w:t>
+                <w:t xml:space="preserve">Sunghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong-Wook Park</w:t>
+                <w:t xml:space="preserve">Junghee Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung-Hee Lee</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dai Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.01.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (6), pp.4285 - 4291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m308383200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811713v1</w:t>
+                <w:t xml:space="preserve">hal-03789566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of differentiation-induced calbindin-D 9k gene expression in Caco-2 cells by cdx-2 and HNF-1α</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homeodomain protein CDX2 regulates COX-2 expression in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Pyo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Wook Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Hee Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liyong Wang</w:t>
+                <w:t xml:space="preserve">Jun Hee Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Klopot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lauren Dowling</w:t>
+                <w:t xml:space="preserve">Byeong-Churl Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 315 (1), pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00121.2004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03789475v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOX9 is an intestine crypt transcription factor, is regulated by the Wnt pathway, and represses the CDX2 and MUC2 genes.</w:t>
+                <w:t xml:space="preserve">Control of differentiation-induced calbindin-D 9k gene expression in Caco-2 cells by cdx-2 and HNF-1α</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blache</w:t>
+                <w:t xml:space="preserve">Liyong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc van de Wetering</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+                <w:t xml:space="preserve">Anna Klopot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Domon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berta</w:t>
+                <w:t xml:space="preserve">Lauren Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.200311021⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 287 (5), pp.G943-G953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00121.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266987v1</w:t>
+                <w:t xml:space="preserve">hal-03789475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of the Tumor Suppressor PTEN by the Tumor Necrosis Factor-α/Nuclear Factor-κB (NF-κB)-inducing Kinase/NF-κB Pathway Is Linked to a Default IκB-α Autoregulatory Loop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOX9 is an intestine crypt transcription factor, is regulated by the Wnt pathway, and represses the CDX2 and MUC2 genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunghoon Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
+                <w:t xml:space="preserve">Marc van de Wetering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junghee Kang</w:t>
+                <w:t xml:space="preserve">Claire Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dai Chung</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 279 (6), pp.4285 - 4291. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 166 (1), pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m308383200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200311021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789566v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klotho Is a Novel β-Glucuronidase Capable of Hydrolyzing Steroid β-Glucuronides</w:t>
               </w:r>
@@ -12571,51 +12571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moucadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (39), pp.7913-7921. </w:t>
@@ -12653,51 +12653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cdx2 homeobox gene has a tumour suppressor function in the distal colon in addition to a homeotic role during gut development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13038,51 +13038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eek-Hoon Jho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choun-Ki Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13292,90 +13292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTEN and TNF-α regulation of the intestinal-specific Cdx-2 homeobox gene through a PI3K, PKB/Akt, and NF-κB–dependent pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingding Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Di Cristofano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13884,51 +13884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wnt/(beta)-catenin signaling regulates the expression of the homeobox gene Cdx1 in embryonic intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Huls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13990,428 +13990,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of the colon tumour-suppressor homeobox gene Cdx-2 by oncogenic ras</w:t>
+                <w:t xml:space="preserve">Production of low-lactose milk by ectopic expression of intestinal lactase in the mouse mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lorentz</w:t>
+                <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Cadoret</w:t>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Capeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Rodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17, pp.160-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812197v1</w:t>
+                <w:t xml:space="preserve">hal-02696428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of T3Rα- and β-receptor subtypes in mediation of T3 functions during postnatal murine intestinal development☆, ☆☆, ★</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelina Plateroti</w:t>
+                <w:t xml:space="preserve">Downregulation of the colon tumour-suppressor homeobox gene Cdx-2 by oncogenic ras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chassande</w:t>
+                <w:t xml:space="preserve">Jacqueline Capeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fraichard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+                <w:t xml:space="preserve">Christian Gespach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 116 (6), pp.1367-1378. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (1), pp.87-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(99)70501-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1202280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03818728v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of low-lactose milk by ectopic expression of intestinal lactase in the mouse mammary gland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of T3Rα- and β-receptor subtypes in mediation of T3 functions during postnatal murine intestinal development☆, ☆☆, ★</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Plateroti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chassande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rodeau</w:t>
+                <w:t xml:space="preserve">Alexandre Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 116 (6), pp.1367-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(99)70501-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696428v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédigestion d'un composant du lait, le lactose, dans la glande mammaire</w:t>
               </w:r>
@@ -14728,576 +14728,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cdx-1 and Cdx-2 homeobox genes in the intestine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactase is unchanged in suckling mice fed with lactose-free milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry and Cell Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22, pp.863-867</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817632v1</w:t>
+                <w:t xml:space="preserve">hal-02690133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular partners involved in gut morphogenesis and differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cdx-1 and Cdx-2 homeobox genes in the intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Domon-Dell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Simon-Assmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.1998.0249⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 76 (6), pp.957-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/o99-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813452v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subepithelial fibroblast cell lines from different levels of gut axis display regional characteristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. C. Rubin</w:t>
+                <w:t xml:space="preserve">Cellular and molecular partners involved in gut morphogenesis and differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Simon-Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 353 (1370), pp.847-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.1998.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812790v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactase is unchanged in suckling mice fed with lactose-free milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jost</w:t>
+                <w:t xml:space="preserve">Subepithelial fibroblast cell lines from different levels of gut axis display regional characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Plateroti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foltzer-Jourdainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 22, pp.863-867</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 274 (5 Pt 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690133v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Role of the Cdx2 Homeobox Gene in Extracellular Matrix–mediated Intestinal Cell Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle De Arcangelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Simon-Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15361,64 +15361,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of homologues of the mammalian intestinal lactase gene in non-mammals (birds and molluscs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15586,51 +15586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing intestinal connective tissue interactions alters homeobox gene expression in epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15707,51 +15707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity and interactions between the repeat domains of rat intestinal lactase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16092,51 +16092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructural study of intestinal lactase gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16408,51 +16408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precocious and reversible expression of sucrase-isomaltase unrelated to intestinal cell turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nsi-Emvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foltzer-Jourdainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16542,51 +16542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple levels of control of the stage- and region-specific expression of rat intestinal lactase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17018,51 +17018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rat lactase activity and mRNA expression in relation to the thyroid and corticoid status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foltzer-Jourdainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18012,51 +18012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Torp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foltzer-Jourdainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18477,278 +18477,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular organization of the rudimentary gene of Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organization of transcription units around the Drosophila melanogaster rudimentary locus and temporal pattern of expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rawls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schedl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Segraves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-2836(86)90378-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 202 (3), pp.493-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00333283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817199v1</w:t>
+                <w:t xml:space="preserve">hal-03817202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of transcription units around the Drosophila melanogaster rudimentary locus and temporal pattern of expression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular organization of the rudimentary gene of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Louis</w:t>
+                <w:t xml:space="preserve">W. Vergis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Segraves</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Schedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 202 (3), pp.493-499. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 189 (1), pp.25-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00333283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-2836(86)90378-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817202v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18760,381 +18760,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight in Inflammatory Bowel Disease Pathophysiology: Current and Future Therapeutic Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tu1986 The Cadherin-Related Mucdhl Is Decreased in Stem Cell-Like Colon Tumors and Inhibits β-Catenin Signaling in a Non-Classical Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Anatomist; Annual Meeting 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDW2015, Digestive Disease Week, Washington, USA, 16-19 Mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Washington, United States. pp.S-953, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(15)33252-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801669v1</w:t>
+                <w:t xml:space="preserve">hal-04801235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu1986 The Cadherin-Related Mucdhl Is Decreased in Stem Cell-Like Colon Tumors and Inhibits β-Catenin Signaling in a Non-Classical Way</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId696" w:history="1">
+                <w:t xml:space="preserve">Mucdhl, a typical cadherin that decreases in type from colon &amp;quot;cancer stem cell&amp;quot; and inhibits the beta-catenin of unconventional way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Marisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDW2015, Digestive Disease Week, Washington, USA, 16-19 Mai 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème Congrès de la SFC, Société Française du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.127-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(15)33252-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04801235v1</w:t>
+                <w:t xml:space="preserve">hal-04801443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucdhl, a typical cadherin that decreases in type from colon &amp;quot;cancer stem cell&amp;quot; and inhibits the beta-catenin of unconventional way</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insight in Inflammatory Bowel Disease Pathophysiology: Current and Future Therapeutic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Reimund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de la SFC, Société Française du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.127-128</w:t>
+              <w:t xml:space="preserve">American Association of Anatomist; Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801443v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for non-hematopoietic Cre activity in Pf4-Cre mice</w:t>
               </w:r>
@@ -19461,103 +19461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su1866 The CDx2 Homeoprotein Inhibits DNA Repair by Non-Homologous End Joining Specifically in Colon Cancer but Not in Leukemia Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoueiba Saandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDW2012, Digestive Disease Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Diego, United States. pp.S-522, </w:t>
@@ -20085,51 +20085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Simon-Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. R. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20318,51 +20318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Simon-Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20808,51 +20808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976579v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guffroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lioure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Freund" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Tavian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24976/Discov.Med.202537193.34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scarf&#242;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N. Randolph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monah Abou Alezz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassen El Khoury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gersch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-024-01403-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou T Coulibaly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fontenille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06682-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kiran Gotru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mammadova-Bach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sogkas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K Schuhmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.122.318115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uzzan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.10.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna S&#228;is&#228;-Borreill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davidson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleiber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-022-01109-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bersuder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Vlami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierrette Chenard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.112630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Giolito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Bodoirat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D. A. Guardia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13298" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathana Kim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gachet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sigaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaumeil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014723" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Terciolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Quesnelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2021.112543" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Godart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.194357" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.744165" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicod&#232;me Paul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01221-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delpouve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D.A. Guardia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-2450" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Julien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biasch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003563" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Priya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekjot Kaur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Kulshrestha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Pandit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258601" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03044463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baranger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Moufok-Sadoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hinkel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01546-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gachet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.3339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Galland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habbas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12982" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Vidimar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cer&#243;n-Camacho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01148J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Na&#239;r" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2040-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schleiss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fornecker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-126779" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coliat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.09.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rabineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Flick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ehlinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31023-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Balbinot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20170934" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balbinot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Armant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.140" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708889v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Romain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Benbrika-Nehmar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lobstein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16323" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goetz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sayeh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Healy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.3.035503" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devadarssen Murdamoothoo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.10.040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Soret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dantzer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.02.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Billiauws" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stan-Iuga" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Jarry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28345" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pertuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel-Risser" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12784" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reimund" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v21.i5.1436" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811667v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.10.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7RTN5C2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martianov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vicaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Philipps" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087365" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807747v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Modica" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Cariello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Morgano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmela Vegliante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.571513" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Mey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.942" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/tisb.24965" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474766v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;ry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mrabet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Derbal-Wolfrom" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pencreach" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saandi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aprahamian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.445" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Kocgozlu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dujardin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Haikel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078468" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788700v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baraille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cattin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benahmed" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.401" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584491v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Stamov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Davidson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Veuillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.01.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8724PWTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatem Caillerez-Fofou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyuefang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648089v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sousa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carreto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Oliveira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt087" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renouf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoueiba Saandi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delalande" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1242" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790027v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor David" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2012.07.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQLW3FSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811631v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Koenig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.10.024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N89WRGZ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2012.08.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guenot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.12.037" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812791v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdallah Hajj Hussein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shams" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stringer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Davidson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bialecka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.070722" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740860v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romagnolo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree C. Faux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201204086" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesca van de Ven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Neijts" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Young" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rowland" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.066118" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flejou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duclos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21451" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788698v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Texeira da Mosta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto-De-Sousa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.222323" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811611v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Camilo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0380358" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789463v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-3512" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796779v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01194-09" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591470v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Entz-Werl&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Neuville" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kuchler-Bopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clauss" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.10169" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811789v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Salehi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Eckley" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sawyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Zhang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuebin Dong" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2008.101" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811755v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Elizabeth Rowland" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2009.08.010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Modica" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morgano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salvatore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petruzzelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T Vanier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2008.158386" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pons" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Orozco-Barrios" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ortiou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chery" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006325" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812890v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonhomme" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robine" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Neuville" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.78" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313800v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barros" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duluc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azevedo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mendes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2369" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0332GS6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811802v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Lu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.12.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4G1X4KV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811811v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Benahmed" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gaunt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beck" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.06.045" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811622v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Abdallah Hajj Hussein" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Tohme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Barada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan Mostafa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.14.4028" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812788v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benameur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210601" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789487v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lhermitte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.125542" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817466v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Benosmane" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402188" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188312v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kedinger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl1034" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045926v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coste" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spaderna" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brabletz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Renno" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.01.029" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591489v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.08.002" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGHKSMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811777v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Subtil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2006.04.004" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H916TNTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788843v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060696" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812871v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Debruyne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Witek" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Birbe" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Chervoneva" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2005.12.032" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812876v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Seok Kim" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Shin Lee" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Whan Min" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Soo Lee" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1746.2005.03933.x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00157949v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208945" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158350v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Turck" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gendry" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Stutzmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.10.025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZXR3SCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811713v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Pyo Kim" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Wook Park" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Hee Lee" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hee Lim" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Churl Jang" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.01.020" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0J1N5K1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789475v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyong Wang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klopot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dowling" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00121.2004" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266987v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van de Wetering" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200311021" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789566v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghee Kang" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Chung" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m308383200" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792399v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Tohyama" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Imura" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Iwano" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312392200" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813556v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kolb" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hlubek" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Faller" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-1132" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813522v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg747" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812785v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellocq" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812880v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moucadel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206756" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797013v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chawengsaksophak" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.52.10.1465" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813756v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ratineau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pourreyron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-0436.2003.t01-1-710203.x" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791635v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02650-9" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788855v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eek-Hoon Jho" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choun-Ki Joo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.22.4.1172-1183.2002" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812793v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serena Totaro" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubeyran" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Dagorn" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(02)02250-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTHLQ4T7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817213v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingding Wang" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Cristofano" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/gast.2002.36043" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796863v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kim" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Evers" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.50.4.525" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812797v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791255v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Plateroti" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.14.4761-4772.2001" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814378v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812792v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lickert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huls" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wehrle" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812197v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorentz" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadoret" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Capeau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gespach" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1202280" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818728v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(99)70501-9" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSS4SKHC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696428v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817261v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1487" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812799v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duranton" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galluser" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schleiffer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goss&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814869v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorentz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plateroti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb11107.x" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817632v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/o99-001" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813452v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lefebvre" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simon-Assmann" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1998.0249" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812790v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Rubin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foltzer-Jourdainne" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690133v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791318v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le De Arcangelis" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.139.6.1553" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791310v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3220491" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812798v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leberquier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812787v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fritsch" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leberquier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.110.11.1317" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791201v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melville Richardson" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lathe" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3270095" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812281v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Neele" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra W.C. Einerhand" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dekker" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#252;ller" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-5085(95)90583-9" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814373v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukamel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neuville" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812800v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788837v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Boukamel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)01026-9" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789578v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leberquier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.126.1.211" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812230v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nsi-Emvo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raul" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosse" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1994.266.4.G568" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792443v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.123.6.1577" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817641v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425179209034006" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814382v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788821v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benazzouz" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(92)80965-j" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814375v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818491v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813472v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Goss&#233;" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000468868" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817319v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Mantei" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Semenza" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(91)90286-K" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812789v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Torp" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00260793" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6W8XNTDD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818483v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/uri:pii:0016508591902072" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788848v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon-Assmann" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouziges" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin-Schmitt" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.110.3.849" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817670v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mantei" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796808v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foltzer-Jourdainne" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gosse" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2680099" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814379v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danielsen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790118v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(89)80427-2" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818484v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heilig" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lehner" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812795v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jarry" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817643v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Jarry" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(87)90621-8" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817199v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vergis" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schedl" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(86)90378-5" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817202v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rawls" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarry" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Segraves" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00333283" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801669v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801235v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)33252-2" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801443v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801261v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801558v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Treton" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedruzzi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sedghi" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1873-9946(13)60026-4" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803748v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811655v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(12)62005-8" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818485v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812029v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46875-3_3046" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461233v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tavernier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Viennot" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupont" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/25577" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814374v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate2.inist.fr/referenceworkentry/10.1007/978-3-540-47648-1_3046" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814377v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Launay" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Sanderson" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812794v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812796v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olsen" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814376v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orian-Rousseau" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812786v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976579v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guffroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lioure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Freund" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Tavian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24976/Discov.Med.202537193.34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scarf&#242;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N. Randolph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monah Abou Alezz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassen El Khoury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gersch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-024-01403-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine El Omar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiatou T Coulibaly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fontenille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06682-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Collard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uzzan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.10.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna S&#228;is&#228;-Borreill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davidson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleiber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thevenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-022-01109-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kiran Gotru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mammadova-Bach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sogkas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K Schuhmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.122.318115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bersuder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Terciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Vlami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierrette Chenard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.112630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Giolito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Bodoirat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D. A. Guardia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13298" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathana Kim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gachet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sigaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaumeil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014723" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Terciolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Quesnelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2021.112543" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Godart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.194357" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.744165" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicod&#232;me Paul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01221-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delpouve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D.A. Guardia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-2450" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Julien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biasch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003563" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Priya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekjot Kaur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Kulshrestha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Pandit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258601" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03044463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baranger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Moufok-Sadoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hinkel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01546-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558010v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gachet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.3339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Galland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habbas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12982" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Vidimar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cer&#243;n-Camacho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01148J" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schleiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fornecker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-126779" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Na&#239;r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2040-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coliat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.09.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rabineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Flick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ehlinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31023-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Balbinot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Elarouci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20170934" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balbinot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Armant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nair" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.140" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708889v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Romain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Benbrika-Nehmar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lobstein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16323" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goetz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sayeh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Healy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.3.035503" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Richert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devadarssen Murdamoothoo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.10.040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Soret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dantzer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.02.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Billiauws" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stan-Iuga" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Jarry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28345" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pertuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel-Risser" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12784" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reimund" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v21.i5.1436" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811667v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.10.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7RTN5C2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811643v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martianov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vicaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Philipps" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087365" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tr&#233;ton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Sedghi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101669" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807747v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Modica" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Cariello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Morgano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmela Vegliante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.571513" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Mey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.942" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/tisb.24965" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812783v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Derbal-Wolfrom" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pencreach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saandi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aprahamian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.445" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807780v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Kocgozlu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dujardin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Haikel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078468" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474766v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;ry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mrabet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.022" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584491v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Stamov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Davidson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Veuillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.01.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8724PWTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788700v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baraille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cattin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benahmed" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.401" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatem Caillerez-Fofou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyuefang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648089v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sousa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Barros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carreto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Oliveira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt087" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788697v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guenot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.12.037" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807892v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renouf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoueiba Saandi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delalande" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1242" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2012.07.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQLW3FSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Koenig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.10.024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N89WRGZ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788709v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2012.08.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812791v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdallah Hajj Hussein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shams" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yamine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740860v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romagnolo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree C. Faux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201204086" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807900v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stringer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Davidson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bialecka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.070722" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesca van de Ven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Neijts" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Young" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rowland" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.066118" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flejou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duclos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21451" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788698v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Texeira da Mosta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto-De-Sousa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.222323" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811611v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Camilo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0380358" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789463v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2009-3512" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796779v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01194-09" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591470v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Entz-Werl&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Neuville" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kuchler-Bopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clauss" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.10169" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811755v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Elizabeth Rowland" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2009.08.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811789v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Salehi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Eckley" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sawyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Zhang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuebin Dong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2008.101" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Modica" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morgano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salvatore" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petruzzelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T Vanier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2008.158386" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559010v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pons" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Orozco-Barrios" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ortiou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chery" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006325" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313800v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barros" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duluc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azevedo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mendes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2369" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0332GS6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812890v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonhomme" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Neuville" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.78" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811802v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Lu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.12.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4G1X4KV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811811v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Benahmed" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gaunt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beck" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.06.045" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811622v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Abdallah Hajj Hussein" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Tohme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Barada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan Mostafa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.14.4028" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812788v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benameur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210601" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789487v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lhermitte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.125542" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817466v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Benosmane" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402188" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188312v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kedinger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl1034" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045926v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coste" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Spaderna" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brabletz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Renno" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.01.029" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591489v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.08.002" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGHKSMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811777v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Subtil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2006.04.004" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H916TNTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788843v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060696" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812871v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Debruyne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Witek" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Birbe" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Chervoneva" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2005.12.032" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812876v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Seok Kim" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Shin Lee" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Whan Min" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Soo Lee" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1746.2005.03933.x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00157949v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208945" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158350v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Turck" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gendry" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Stutzmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.10.025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZXR3SCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789566v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghee Kang" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Chung" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m308383200" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811713v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Pyo Kim" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Wook Park" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Hee Lee" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hee Lim" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Churl Jang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.01.020" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0J1N5K1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789475v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyong Wang" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klopot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dowling" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00121.2004" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266987v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van de Wetering" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200311021" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792399v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Tohyama" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Imura" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Iwano" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312392200" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813556v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kolb" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hlubek" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Faller" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-1132" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813522v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg747" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812785v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellocq" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812880v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moucadel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206756" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797013v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chawengsaksophak" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.52.10.1465" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813756v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ratineau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pourreyron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-0436.2003.t01-1-710203.x" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791635v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02650-9" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788855v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eek-Hoon Jho" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choun-Ki Joo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.22.4.1172-1183.2002" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812793v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serena Totaro" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubeyran" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Dagorn" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(02)02250-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTHLQ4T7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817213v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingding Wang" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Cristofano" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/gast.2002.36043" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796863v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kim" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Evers" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.50.4.525" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812797v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoff" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791255v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Plateroti" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.14.4761-4772.2001" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814378v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812792v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lickert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huls" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wehrle" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696428v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rodeau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812197v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorentz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadoret" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Capeau" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gespach" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1202280" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818728v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fraichard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(99)70501-9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSS4SKHC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817261v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1487" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812799v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duranton" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galluser" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schleiffer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goss&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814869v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorentz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plateroti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb11107.x" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690133v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817632v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/o99-001" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813452v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lefebvre" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Simon-Assmann" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1998.0249" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812790v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Rubin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foltzer-Jourdainne" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791318v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le De Arcangelis" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.139.6.1553" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791310v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3220491" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812798v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leberquier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812787v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fritsch" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leberquier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.110.11.1317" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791201v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melville Richardson" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lathe" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3270095" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812281v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Neele" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra W.C. Einerhand" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dekker" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B&#252;ller" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-5085(95)90583-9" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814373v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukamel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neuville" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812800v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788837v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Boukamel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)01026-9" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789578v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leberquier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.126.1.211" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812230v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nsi-Emvo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raul" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosse" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1994.266.4.G568" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792443v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.123.6.1577" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817641v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425179209034006" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814382v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788821v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benazzouz" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(92)80965-j" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814375v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818491v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813472v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Goss&#233;" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000468868" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817319v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Mantei" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Semenza" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(91)90286-K" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812789v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Torp" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00260793" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6W8XNTDD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818483v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/uri:pii:0016508591902072" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788848v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon-Assmann" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouziges" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin-Schmitt" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.110.3.849" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817670v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mantei" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796808v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foltzer-Jourdainne" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gosse" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2680099" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814379v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danielsen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790118v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(89)80427-2" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818484v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heilig" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lehner" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812795v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jarry" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817643v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Jarry" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(87)90621-8" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817202v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rawls" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarry" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Segraves" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00333283" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817199v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vergis" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schedl" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(86)90378-5" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801235v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)33252-2" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801443v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801669v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801261v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801558v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Treton" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedruzzi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sedghi" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1873-9946(13)60026-4" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803748v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811655v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(12)62005-8" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818485v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812029v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46875-3_3046" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461233v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tavernier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Viennot" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupont" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/25577" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814374v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gate2.inist.fr/referenceworkentry/10.1007/978-3-540-47648-1_3046" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814377v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Launay" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Sanderson" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812794v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812796v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olsen" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814376v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orian-Rousseau" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812786v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>