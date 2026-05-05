--- v0 (2026-03-26)
+++ v1 (2026-05-05)
@@ -459,6795 +459,6795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Real spectrum versus ℓ-spectrum via Brumfiel spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.137--158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10468-021-10088-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550450v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projective classes as images of accessible functors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (1), pp.90-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/logcom/exac043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580184v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Real spectrum versus ℓ-spectrum via Brumfiel spectrum</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral subspaces of spectra of Abelian lattice-ordered groups in size aleph one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Ploščica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Scientiarum Mathematicarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (3-4), pp.339--356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44146-023-00080-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real spectra and ℓ-spectra of algebras and vector lattices over countable fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2021.106861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179699v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Right-orderability versus left-orderability for monoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semigroup Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (3), pp.885--899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00233-021-10185-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872310v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From non-commutative diagrams to anti-elementary classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.2150011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0219061321500112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000602v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cevian operations on distributive lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224 (4), pp.106202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2019.106202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988169v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral spaces of countable abelian lattice-ordered groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 371 (3), pp.2133--2158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431444v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gcd-monoids arising from homotopy groupoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semigroup Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (no. 3), pp.493--522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00233-018-9950-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338106v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The equational theory of the weak order on finite symmetric groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.1959--2003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986148v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varieties of Boolean inverse semigroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 511, pp.114--147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2018.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative projectivity and transferability for partial lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Order. A Journal on the Theory of Ordered Sets and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.111--132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11083-016-9421-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222118v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranges of functors in algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mathematics Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (1-2), pp.67--81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifraction reduction III: The case of interval monoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dehornoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Combinatorial Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.341--370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338434v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The extended permutohedron on a transitive binary relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.179--206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2014.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750265v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattices of regular closed subsets of closure spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (7), pp.969--1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021819671450043X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836420v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varieties of lattices with geometric descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), pp.13--38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11083-011-9225-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564024v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifting defects for nonstable K_0-theory of exchange rings and C*-algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26, pp.137--158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10468-021-10088-0⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.553--589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10468-011-9319-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Ploščica</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559268v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of associahedra and permutohedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.419--445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2013.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577258v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infinite combinatorial issues raised by lifting problems in universal algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.381--404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11083-011-9207-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509814v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A non-coordinatizable sectionally complemented modular lattice with a large Jónsson four-frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.173--193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2010.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462951v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An infinite combinatorial statement with a poset parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combinatorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (2), pp.183--200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00493-011-2602-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364329v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large semilattices of breadth three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 208 (1), pp.1--21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/fm208-1-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272111v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordinatization of lattices by regular rings without unit and Banaschewski functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (1), pp.49--67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-010-0088-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371268v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding properties of endomorphism semigroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 202 (2), pp.125--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/fm202-2-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206738v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finitely generated antisymmetric graph monoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Ara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 320 (5), pp.1963--1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2008.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156906v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poset representations of distributive semilattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.321--356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218196708004469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016421v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding coproducts of partition lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Acta Scientiarum Mathematicarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 89 (3-4), pp.339--356. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 73, pp.429--443</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Real spectra and ℓ-spectra of algebras and vector lattices over countable fields</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175368v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A solution to Dilworth's Congruence Lattice Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 216 (2), pp.610--625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2007.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016422v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributive congruence lattices of congruence-permutable algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Ruzicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 311 (1), pp.96--116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2006.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004922v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A $K_0$-avoiding dimension group with an order-unit of index two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 301 (2), pp.728--747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2005.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004942v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von Neumann coordinatization is not first-order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1), pp.1--24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219061306000499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002843v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semilattices of groups and nonstable K-theory of extended Cuntz limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K-Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37, pp.1--23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10977-006-0005-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013765v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congruence lifting of diagrams of finite Boolean semilattices requires large congruence varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (3), pp.541--550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218196706003049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifting retracted diagrams with respect to projectable functors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (3), pp.349--371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-005-1951-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of complete lattices with continuity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, no. 2-3, pp.149--173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-005-1878-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semilattices of groups and inductive limits of Cuntz algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Goodearl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 588, pp.1--25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/crll.2005.2005.588.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributive semilattices as retracts of ultraboolean ones; functorial inverses without adjunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2021.106861⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 202 (1--3), pp.201--229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2005.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002854v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of lattices of order-convex sets, III. The case of totally ordered sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina V. Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (3), pp.357-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021819670400175X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of lattices of order-convex sets, I. The main representation theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina V. Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 277 (2), pp.825--860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2004.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of lattices of convex subsets of vector spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina V. Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra and Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (no. 3 (May-June 2004)), pp.145--161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:ALLO.0000028929.28946.d6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semilattices of finitely generated ideals of exchange rings with finite stable rank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 356, no. 5, pp.1957-1970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-03-03369-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forcing extensions of partial lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 262 (1), pp.127--193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-8693(03)00015-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the number of join-irreducibles in a congruence representation of a finite distributive lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49, pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-003-1733-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct decompositions of non-algebraic complete lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 263 (1--3), pp.311-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-365X(02)00790-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of lattices of order-convex sets, II. Posets of finite length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina V. Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (5), pp.543--564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218196703001547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liftings of diagrams of semilattices by diagrams of dimension groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87 (3), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0024611502013941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding finite lattices into finite biatomic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Adaricheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (1), pp.31--48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1024463510392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From join-irreducibles to dimension theory for lattices with chain conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1 (2), pp.1--28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219498802000148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A survey of recent results on congruence lattices of lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (4), pp.439--471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000120200011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsolvable one-dimensional lifting problems for congruence lattices of lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (4), pp.483--493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/form.2002.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions to five problems on tensor products of lattices and related matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47, no. 4, pp.479-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-002-8200-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Join-semilattices with two-dimensional congruence amalgamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 93 (2), pp.209--235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/cm93-2-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A survey of tensor products and related constructions in two lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45 (2-3), pp.117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-001-8155-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous representations of semilattices by lattices with permutable congruences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, no. 2, pp.217-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218196701000516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of distributive semilattices in ideal lattices of various algebraic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Goodearl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45, pp.71-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000120050203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor products of semilattices with zero, revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 147 (3), pp.273--301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-4049(98)00145-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Strong Independence Theorem for automorphism groups and congruence lattices of arbitrary lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 24 (3), pp.181-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/aama.1999.0661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congruence amalgamation of lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Lakser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Sci. Math. (Szeged)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 66, pp.339-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finitely presented, coherent, and ultrasimplicial ordered abelian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semigroup Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 102 (3), pp.885--899. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00233-021-10185-y⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 61 (1), pp.116-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00006008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation of algebraic distributive lattices with $\aleph_1$ compact elements as ideal lattices of regular rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44, no. 2, pp.419-435</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2019.106202⟩</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor products and transferability of semilattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 51, pp.792--815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4153/CJM-1999-034-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finitely presented and coherent ordered modules and rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (12), pp.5893--5919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00927879908826797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gcd-monoids arising from homotopy groupoids</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proper congruence-preserving extensions of lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85 (1-2), pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1006693517705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new lattice construction: the box product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 221 (1), pp.315--344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jabr.1999.7975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The M_{3}[D] construction and n-modularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41, no. 2, pp.87-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000120050102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A uniform refinement property for congruence lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 127 (2), pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-99-04558-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flat semilattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 79, no. 2, pp.185-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dimension monoid of a lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 40, no. 3, pp.247-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000120050091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004052v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congruence lattices of free lattices in non-distributive varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Ploscica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 76, no. 2, pp.269-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding simple commutative monoids into simple refinement monoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semigroup Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (no. 3), pp.493--522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00233-018-9950-5⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 56 (1), pp.104--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00233-002-7008-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-measurability properties of interpolation vector spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (1), pp.177--206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02762273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norm-closed intervals of norm-complete ordered abelian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (3), pp.271-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1009712111747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoids of intervals of ordered abelian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 182, pp.287-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jabr.1996.0172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A compactness property of Dedekind $\sigma$-complete f-rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (4), pp.511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01233921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monotone sigma-complete groups with unbounded refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 151, pp.177-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor products of structures with interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 176, no. 1, pp.267-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounded countable atomic compactness of ordered groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 148, pp.101-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equational compactness of bi-frames and projection algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (4), pp.478-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01225471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common extensions of semigroup-valued charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Shortt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/JEMS/804⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 187 (1), pp.235--258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmaa.1994.1354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treillis bi-locaux équationnellement compacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 318, pp.5-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5801 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004678v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00004679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted injectivity, transfer property and decompositions of separative positively ordered monoids</w:t>
               </w:r>
@@ -8208,51 +8208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Theory: Special Topics and Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Grätzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8305,51 +8305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Theory: Special Topics and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Grätzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser, 1, xiii + 468 p., 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06413-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8772,51 +8772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A776AE9C"/>
+    <w:nsid w:val="4D6F2727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9003,51 +9003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/friedrich-wehrung" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4868-606X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033352798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571644v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wehrung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2024-0245" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228820v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Plo&#353;&#269;ica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-024-09678-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040959v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ploscica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2023.10.024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580184v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550450v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-021-10088-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44146-023-00080-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179699v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2021.106861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872310v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-021-10185-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000602v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219061321500112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988169v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2019.106202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431444v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338106v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-018-9950-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986148v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Santocanale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2018.06.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222118v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-016-9421-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338434v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehornoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750265v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.06.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836420v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671450043X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564024v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9225-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559268v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-011-9319-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577258v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.03.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509814v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9207-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462951v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364329v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-011-2602-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272111v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm208-1-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371268v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-010-0088-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206738v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Araujo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm202-2-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156906v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Perera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.06.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016421v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196708004469" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175368v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016422v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2007.05.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004922v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ruzicka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Tuma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2006.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004942v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2005.06.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002843v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219061306000499" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013765v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Pardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10977-006-0005-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196706003049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-005-1951-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-005-1878-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Goodearl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.2005.2005.588.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002854v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2005.02.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V. Semenova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819670400175X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2004.01.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ALLO.0000028929.28946.d6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-03-03369-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gr&#228;tzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-003-1733-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(02)00790-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8693(03)00015-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196703001547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0024611502013941" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Adaricheva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024463510392" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF0753B3ECB04493FC9DD79846C04D4D202F01CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120200011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004023v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2002.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498802000148" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-002-8200-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm93-2-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-001-8155-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196701000516" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(98)00145-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aama.1999.0661" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Lakser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-1999-034-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927879908826797" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006693517705" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.1999.7975" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-99-04558-X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004052v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050091" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-002-7008-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02762273" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004067v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009712111747" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.1996.0172" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01233921" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004375v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01225471" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Shortt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmaa.1994.1354" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927879408824934" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-1994-1209101-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-1994-062-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.1993.5.183" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D7F8335E0CEA2605C8E4E87C1898FDEA430F627/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4049(92)90104-N" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4049(92)90105-O" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004713v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Foreman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004714v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012068v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197354v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319615981" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61599-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44236-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06413-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462941v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21774-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774635v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/friedrich-wehrung" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4868-606X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033352798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571644v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wehrung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2024-0245" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228820v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Plo&#353;&#269;ica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-024-09678-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040959v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ploscica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2023.10.024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550450v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-021-10088-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580184v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44146-023-00080-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179699v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2021.106861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872310v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-021-10185-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000602v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219061321500112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988169v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2019.106202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431444v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338106v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-018-9950-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986148v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Santocanale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2018.06.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222118v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-016-9421-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338434v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehornoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750265v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.06.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836420v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671450043X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564024v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9225-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559268v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-011-9319-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577258v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.03.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509814v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9207-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462951v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364329v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-011-2602-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272111v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm208-1-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371268v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-010-0088-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206738v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Araujo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm202-2-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156906v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Perera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.06.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016421v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196708004469" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175368v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016422v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2007.05.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004922v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ruzicka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Tuma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2006.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004942v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2005.06.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002843v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219061306000499" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013765v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Pardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10977-006-0005-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196706003049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-005-1951-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-005-1878-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Goodearl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.2005.2005.588.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002854v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2005.02.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V. Semenova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819670400175X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2004.01.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ALLO.0000028929.28946.d6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-03-03369-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8693(03)00015-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gr&#228;tzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-003-1733-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(02)00790-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196703001547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0024611502013941" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Adaricheva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024463510392" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF0753B3ECB04493FC9DD79846C04D4D202F01CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498802000148" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120200011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004023v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2002.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-002-8200-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm93-2-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-001-8155-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196701000516" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(98)00145-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aama.1999.0661" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Lakser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-1999-034-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927879908826797" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006693517705" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.1999.7975" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-99-04558-X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004052v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050091" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-002-7008-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02762273" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004067v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009712111747" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.1996.0172" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01233921" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004375v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01225471" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Shortt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmaa.1994.1354" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004678v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927879408824934" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-1994-1209101-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-1994-062-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.1993.5.183" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D7F8335E0CEA2605C8E4E87C1898FDEA430F627/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4049(92)90104-N" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4049(92)90105-O" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004713v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Foreman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004714v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012068v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197354v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319615981" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61599-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44236-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06413-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462941v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21774-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774635v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>