--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -199,7785 +199,7785 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monotone-Cevian and finitely separable lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Ploščica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (1), pp.211-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11083-024-09678-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228820v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is addition definable from multiplication and successor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (4), pp.1233--1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/forum-2024-0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571644v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A solution to the MV-spectrum Problem in size aleph one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Ploscica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 640, pp.253--273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2023.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040959v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projective classes as images of accessible functors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.90-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exac043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580184v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real spectrum versus ℓ-spectrum via Brumfiel spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.137--158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10468-021-10088-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550450v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral subspaces of spectra of Abelian lattice-ordered groups in size aleph one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miroslav Ploščica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Scientiarum Mathematicarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (3-4), pp.339--356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44146-023-00080-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real spectra and ℓ-spectra of algebras and vector lattices over countable fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2021.106861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179699v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Right-orderability versus left-orderability for monoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semigroup Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (3), pp.885--899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00233-021-10185-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872310v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From non-commutative diagrams to anti-elementary classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.2150011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0219061321500112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000602v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cevian operations on distributive lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224 (4), pp.106202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2019.106202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988169v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral spaces of countable abelian lattice-ordered groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 371 (3), pp.2133--2158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431444v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gcd-monoids arising from homotopy groupoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semigroup Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (no. 3), pp.493--522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00233-018-9950-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338106v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The equational theory of the weak order on finite symmetric groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.1959--2003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986148v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative projectivity and transferability for partial lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Order. A Journal on the Theory of Ordered Sets and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.111--132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11083-016-9421-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222118v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varieties of Boolean inverse semigroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 511, pp.114--147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2018.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranges of functors in algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mathematics Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (1-2), pp.67--81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifraction reduction III: The case of interval monoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dehornoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Combinatorial Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.341--370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338434v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The extended permutohedron on a transitive binary relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.179--206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2014.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750265v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattices of regular closed subsets of closure spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (7), pp.969--1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021819671450043X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836420v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varieties of lattices with geometric descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), pp.13--38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11083-011-9225-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564024v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifting defects for nonstable K_0-theory of exchange rings and C*-algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.553--589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10468-011-9319-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559268v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of associahedra and permutohedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.419--445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2013.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577258v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infinite combinatorial issues raised by lifting problems in universal algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.381--404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11083-011-9207-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509814v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A non-coordinatizable sectionally complemented modular lattice with a large Jónsson four-frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.173--193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2010.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462951v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An infinite combinatorial statement with a poset parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combinatorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (2), pp.183--200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00493-011-2602-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364329v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large semilattices of breadth three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 208 (1), pp.1--21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/fm208-1-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272111v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordinatization of lattices by regular rings without unit and Banaschewski functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (1), pp.49--67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-010-0088-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371268v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding properties of endomorphism semigroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 202 (2), pp.125--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/fm202-2-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206738v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finitely generated antisymmetric graph monoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Ara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 320 (5), pp.1963--1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2008.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156906v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poset representations of distributive semilattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.321--356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218196708004469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016421v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding coproducts of partition lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Scientiarum Mathematicarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73, pp.429--443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175368v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A solution to Dilworth's Congruence Lattice Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 216 (2), pp.610--625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2007.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016422v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributive congruence lattices of congruence-permutable algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Ruzicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 311 (1), pp.96--116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2006.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004922v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A $K_0$-avoiding dimension group with an order-unit of index two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 301 (2), pp.728--747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2005.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004942v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von Neumann coordinatization is not first-order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1), pp.1--24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219061306000499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002843v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semilattices of groups and nonstable K-theory of extended Cuntz limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K-Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37, pp.1--23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10977-006-0005-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013765v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congruence lifting of diagrams of finite Boolean semilattices requires large congruence varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (3), pp.541--550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218196706003049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifting retracted diagrams with respect to projectable functors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (3), pp.349--371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-005-1951-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of complete lattices with continuity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, no. 2-3, pp.149--173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-005-1878-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semilattices of groups and inductive limits of Cuntz algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Goodearl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 588, pp.1--25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/crll.2005.2005.588.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributive semilattices as retracts of ultraboolean ones; functorial inverses without adjunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (1--3), pp.201--229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2005.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002854v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of lattices of order-convex sets, III. The case of totally ordered sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina V. Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (3), pp.357-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021819670400175X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of lattices of order-convex sets, I. The main representation theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina V. Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 277 (2), pp.825--860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2004.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of lattices of convex subsets of vector spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina V. Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra and Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (no. 3 (May-June 2004)), pp.145--161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:ALLO.0000028929.28946.d6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semilattices of finitely generated ideals of exchange rings with finite stable rank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 356, no. 5, pp.1957-1970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-03-03369-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the number of join-irreducibles in a congruence representation of a finite distributive lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49, pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-003-1733-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct decompositions of non-algebraic complete lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 263 (1--3), pp.311-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-365X(02)00790-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forcing extensions of partial lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 262 (1), pp.127--193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-8693(03)00015-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublattices of lattices of order-convex sets, II. Posets of finite length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina V. Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (5), pp.543--564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218196703001547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding finite lattices into finite biatomic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Adaricheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (1), pp.31--48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1024463510392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liftings of diagrams of semilattices by diagrams of dimension groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87 (3), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0024611502013941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A survey of recent results on congruence lattices of lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (4), pp.439--471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000120200011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsolvable one-dimensional lifting problems for congruence lattices of lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Mathematicum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37 (4), pp.1233--1252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/forum-2024-0245⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 14 (4), pp.483--493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/form.2002.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Ploščica</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From join-irreducibles to dimension theory for lattices with chain conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1 (2), pp.1--28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219498802000148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions to five problems on tensor products of lattices and related matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47, no. 4, pp.479-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-002-8200-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Join-semilattices with two-dimensional congruence amalgamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 93 (2), pp.209--235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/cm93-2-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A survey of tensor products and related constructions in two lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11083-024-09678-6⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45 (2-3), pp.117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00012-001-8155-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A solution to the MV-spectrum Problem in size aleph one</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous representations of semilattices by lattices with permutable congruences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, no. 2, pp.217-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218196701000516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of distributive semilattices in ideal lattices of various algebraic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Goodearl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45, pp.71-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000120050203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor products of semilattices with zero, revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 147 (3), pp.273--301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-4049(98)00145-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Strong Independence Theorem for automorphism groups and congruence lattices of arbitrary lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 24 (3), pp.181-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/aama.1999.0661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congruence amalgamation of lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Lakser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Sci. Math. (Szeged)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 66, pp.339-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finitely presented, coherent, and ultrasimplicial ordered abelian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semigroup Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (1), pp.116-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00006008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation of algebraic distributive lattices with $\aleph_1$ compact elements as ideal lattices of regular rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44, no. 2, pp.419-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor products and transferability of semilattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 51, pp.792--815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4153/CJM-1999-034-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finitely presented and coherent ordered modules and rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (12), pp.5893--5919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00927879908826797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proper congruence-preserving extensions of lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85 (1-2), pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1006693517705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new lattice construction: the box product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 221 (1), pp.315--344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jabr.1999.7975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The M_{3}[D] construction and n-modularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41, no. 2, pp.87-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000120050102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flat semilattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Grätzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 79, no. 2, pp.185-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A uniform refinement property for congruence lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 127 (2), pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-99-04558-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dimension monoid of a lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 40, no. 3, pp.247-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000120050091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004052v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congruence lattices of free lattices in non-distributive varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Ploscica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 76, no. 2, pp.269-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding simple commutative monoids into simple refinement monoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semigroup Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 56 (1), pp.104--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00233-002-7008-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-measurability properties of interpolation vector spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (1), pp.177--206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02762273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norm-closed intervals of norm-complete ordered abelian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (3), pp.271-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1009712111747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoids of intervals of ordered abelian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 640, pp.253--273. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2023.10.024⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 182, pp.287-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jabr.1996.0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10468-021-10088-0⟩</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A compactness property of Dedekind $\sigma$-complete f-rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (4), pp.511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01233921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monotone sigma-complete groups with unbounded refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 151, pp.177-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Ploščica</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor products of structures with interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 176, no. 1, pp.267-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounded countable atomic compactness of ordered groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 148, pp.101-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equational compactness of bi-frames and projection algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (4), pp.478-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01225471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treillis bi-locaux équationnellement compacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 318, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common extensions of semigroup-valued charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Shortt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44146-023-00080-z⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 187 (1), pp.235--258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmaa.1994.1354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restricted injectivity, transfer property and decompositions of separative positively ordered monoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (5), pp.1747--1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00927879408824934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baire paradoxical decompositions need at least 6 pieces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 121 (2), pp.643--644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-1994-1209101-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The universal theory of ordered equidecomposability types semigroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 46 (5), pp.1093--1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4153/CJM-1994-062-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metric properties of positively ordered monoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5 (5), pp.183--201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/form.1993.5.183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boolean universes above Boolean models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 58, no. 4, pp.1219-1250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injective positively ordered monoids II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2021.106861⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 83 (1), pp.83--100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-4049(92)90105-O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00233-021-10185-y⟩</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injective positively ordered monoids I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 83 (1), pp.43--82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-4049(92)90104-N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hahn-Banach Theorem implies the existence of a non-Lebesgue measurable set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Foreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 138, no. 1, pp.13-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbes primitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 313, pp.357-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...6860 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorème de Hahn-Banach et paradoxes continus ou discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 310, pp.303-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8034,51 +8034,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-extendability of semilattice-valued measures on partially ordered sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.191--200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8128,51 +8128,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement monoids, equidecomposability types, and Boolean inverse semigroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2188, 2017, Lecture Notes in Mathematics, 978-3-319-61598-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
@@ -8208,64 +8208,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Theory: Special Topics and Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Grätzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser, 2, xv + 616 p., 2016, 978-3-319-44235-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-44236-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8292,64 +8292,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Theory: Special Topics and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Grätzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser, 1, xiii + 468 p., 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06413-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8389,51 +8389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From objects to diagrams for ranges of functors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Verlag. Springer Verlag, pp.168, 2011, Springer Lecture Notes in Mathematics no. 2029, J.-M. Morel, B. Teissier, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-21774-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8505,51 +8505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizations of the permutohedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Gratzer; F. Wehrung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattice Theory: Special Topics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser, pp.287--397, 2016</w:t>
@@ -8604,51 +8604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Wehrung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattice Theory: Special Topics and Applications (Volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser / Springer, pp.215--286, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8772,51 +8772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D6F2727"/>
+    <w:nsid w:val="64B0BCBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9003,51 +9003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/friedrich-wehrung" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4868-606X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033352798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571644v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wehrung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2024-0245" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228820v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Plo&#353;&#269;ica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-024-09678-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040959v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ploscica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2023.10.024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550450v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-021-10088-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580184v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44146-023-00080-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179699v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2021.106861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872310v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-021-10185-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000602v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219061321500112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988169v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2019.106202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431444v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338106v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-018-9950-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986148v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Santocanale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2018.06.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222118v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-016-9421-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338434v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehornoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750265v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.06.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836420v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671450043X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564024v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9225-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559268v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-011-9319-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577258v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.03.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509814v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9207-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462951v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364329v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-011-2602-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272111v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm208-1-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371268v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-010-0088-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206738v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Araujo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm202-2-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156906v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Perera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.06.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016421v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196708004469" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175368v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016422v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2007.05.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004922v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ruzicka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Tuma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2006.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004942v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2005.06.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002843v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219061306000499" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013765v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Pardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10977-006-0005-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196706003049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-005-1951-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-005-1878-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Goodearl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.2005.2005.588.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002854v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2005.02.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V. Semenova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819670400175X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2004.01.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ALLO.0000028929.28946.d6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-03-03369-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8693(03)00015-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gr&#228;tzer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-003-1733-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(02)00790-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196703001547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0024611502013941" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Adaricheva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024463510392" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF0753B3ECB04493FC9DD79846C04D4D202F01CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498802000148" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120200011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004023v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2002.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-002-8200-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm93-2-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-001-8155-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196701000516" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(98)00145-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aama.1999.0661" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Lakser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-1999-034-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927879908826797" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006693517705" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.1999.7975" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-99-04558-X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004052v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050091" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-002-7008-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02762273" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004067v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009712111747" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.1996.0172" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01233921" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004375v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01225471" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Shortt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmaa.1994.1354" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004678v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927879408824934" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-1994-1209101-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-1994-062-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.1993.5.183" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D7F8335E0CEA2605C8E4E87C1898FDEA430F627/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4049(92)90104-N" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4049(92)90105-O" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004713v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Foreman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004714v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012068v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197354v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319615981" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61599-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44236-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06413-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462941v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21774-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774635v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/friedrich-wehrung" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4868-606X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033352798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228820v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Plo&#353;&#269;ica" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wehrung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-024-09678-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571644v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2024-0245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040959v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ploscica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2023.10.024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580184v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550450v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-021-10088-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44146-023-00080-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179699v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2021.106861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872310v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-021-10185-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000602v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219061321500112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988169v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2019.106202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431444v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338106v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-018-9950-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986148v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Santocanale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222118v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-016-9421-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2018.06.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338434v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehornoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750265v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.06.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836420v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671450043X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564024v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9225-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559268v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10468-011-9319-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577258v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.03.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509814v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9207-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462951v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364329v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-011-2602-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272111v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm208-1-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371268v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-010-0088-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206738v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Araujo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm202-2-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156906v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Perera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.06.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016421v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196708004469" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175368v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016422v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2007.05.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004922v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ruzicka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Tuma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2006.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004942v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2005.06.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002843v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219061306000499" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013765v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Pardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10977-006-0005-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196706003049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-005-1951-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-005-1878-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Goodearl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.2005.2005.588.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002854v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2005.02.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V. Semenova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819670400175X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2004.01.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ALLO.0000028929.28946.d6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-03-03369-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gr&#228;tzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-003-1733-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(02)00790-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8693(03)00015-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196703001547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Adaricheva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024463510392" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF0753B3ECB04493FC9DD79846C04D4D202F01CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0024611502013941" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120200011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004023v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2002.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498802000148" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-002-8200-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm93-2-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-001-8155-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196701000516" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(98)00145-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aama.1999.0661" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Lakser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-1999-034-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927879908826797" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006693517705" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.1999.7975" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004063v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-99-04558-X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004052v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000120050091" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-002-7008-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02762273" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004067v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009712111747" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jabr.1996.0172" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01233921" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004375v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01225471" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Shortt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmaa.1994.1354" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927879408824934" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-1994-1209101-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-1994-062-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.1993.5.183" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D7F8335E0CEA2605C8E4E87C1898FDEA430F627/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004712v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4049(92)90105-O" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004711v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4049(92)90104-N" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004713v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Foreman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004714v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012068v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197354v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319615981" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61599-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44236-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06413-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462941v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21774-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774635v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>