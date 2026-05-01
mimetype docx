--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -264,13428 +264,13444 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning point in the productivity of western European forests associated with a climate change footprint</w:t>
+                <w:t xml:space="preserve">Quercus robur and Q. petraea responses to hydroclimatic changes and extremes in the Loire River valley, central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel R Hertzog</w:t>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Piedallu</w:t>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 967, pp.178843. </w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 97, pp.126511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2026.126511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123095v1</w:t>
+                <w:t xml:space="preserve">hal-05594648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blaireau européen (Meles meles L.) favorise l’hétérogénéité locale de la flore en forêt feuillue de plaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Turning point in the productivity of western European forests associated with a climate change footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel R Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2025.9369⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 967, pp.178843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150449v1</w:t>
+                <w:t xml:space="preserve">hal-05123095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-tree approach to determine climate-growth patterns of European beech and their seasonality in the species southern distribution area</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le blaireau européen (Meles meles L.) favorise l’hétérogénéité locale de la flore en forêt feuillue de plaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110644⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (1), pp.33-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2025.9369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150486v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Future Growth Enhancement Expected at the Northern Edge for European Beech due to Continued Water Limitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single-tree approach to determine climate-growth patterns of European beech and their seasonality in the species southern distribution area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Klesse</w:t>
+                <w:t xml:space="preserve">Jernej Jevšenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard L Peters</w:t>
+                <w:t xml:space="preserve">Edurne Martinez del Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Alfaro‐sánchez</w:t>
+                <w:t xml:space="preserve">Katarina Čufar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Badeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Baittinger</w:t>
+                <w:t xml:space="preserve">Nina Škrk-Dolar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17546⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 371, pp.110644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874159v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying drivers of non-stationary climate-growth relationships of European beech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Leifsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Leifsson</w:t>
+                <w:t xml:space="preserve">Allan Buras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Buras</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefan Klesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Baittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banzragch Bat-Enerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 937, pp.173321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing legacy effects of extreme droughts on tree growth of oaks across the Northern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Doležal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ziche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 926, pp.172049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blaireau européen : un animal forestier souvent mal connu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">No Future Growth Enhancement Expected at the Northern Edge for European Beech due to Continued Water Limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Alfaro‐sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Baittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (10), pp.e17546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04602172v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within and between population phenotypic variation in growth vigor and sensitivity to drought stress in five temperate tree species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Le blaireau européen : un animal forestier souvent mal connu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud-Ouest nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04028874v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 European heatwave led to stem dehydration but not to consistent growth reductions in forests</w:t>
+                <w:t xml:space="preserve">Within and between population phenotypic variation in growth vigor and sensitivity to drought stress in five temperate tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Salomón</w:t>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Peters</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Zweifel</w:t>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Sass-Klaassen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27579-9⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 531, pp.120754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880254v1</w:t>
+                <w:t xml:space="preserve">hal-04028874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des chênes pédonculé et sessile sur deux sols à engorgement temporaire en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Spicher</w:t>
+                <w:t xml:space="preserve">Sébastien Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Daviller</w:t>
+                <w:t xml:space="preserve">Benjamin Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 73, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+                <w:t xml:space="preserve">Marco Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bastianelli</w:t>
+                <w:t xml:space="preserve">Joseph Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Levillain</w:t>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dossier sols forestiers à engorgement temporaire, 73, pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Durand</w:t>
+                <w:t xml:space="preserve">The 2018 European heatwave led to stem dehydration but not to consistent growth reductions in forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Salomón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Zweifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Sass-Klaassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemiek Stegehuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27579-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201604v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future radial growth and water-use efficiency of Fagus sylvatica and Quercus robur in a long-term climate refugium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (Avril - Juin 2022), pp.53-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665846v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional climate moderately influences species-mixing effect on tree growth-climate relationships and drought resistance for beech and pine across Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Past and future radial growth and water-use efficiency of Fagus sylvatica and Quercus robur in a long-term climate refugium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud de Streel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ammer</w:t>
+                <w:t xml:space="preserve">Adib Ouayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Barbeito</w:t>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Bielak</w:t>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 520, pp.120317. </w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2022.125939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880260v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate sensitivity and drought seasonality determine post-drought growth recovery of Quercus petraea and Quercus robur in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional climate moderately influences species-mixing effect on tree growth-climate relationships and drought resistance for beech and pine across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Julio Camarero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ziche</w:t>
+                <w:t xml:space="preserve">Géraud de Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flurin Babst</w:t>
+                <w:t xml:space="preserve">Christian Ammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Barbeito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Bielak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147222⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 520, pp.120317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880251v1</w:t>
+                <w:t xml:space="preserve">hal-03880260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of activities of badgers (Meles meles L.) in a broadleaved forest in France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate sensitivity and drought seasonality determine post-drought growth recovery of Quercus petraea and Quercus robur in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ziche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flurin Babst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-020-01447-1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 784, pp.147222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102314v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The within-population variability of leaf spring and autumn phenology is influenced by temperature in temperate deciduous trees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term monitoring of activities of badgers (Meles meles L.) in a broadleaved forest in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-019-01762-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-020-01447-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735790v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting Resource Dynamics in Mast Years for European Beech and Oak—A Continental Scale Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Nussbaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Nussbaumer</w:t>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gessler</w:t>
+                <w:t xml:space="preserve">Sue Benham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sue Benham</w:t>
+                <w:t xml:space="preserve">Bruno de Cinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Etzold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.689836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/ffgc.2021.689836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing stand density favors resistance, resilience, and recovery of Quercus petraea trees to a severe drought, particularly on dry sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The within-population variability of leaf spring and autumn phenology is influenced by temperature in temperate deciduous trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Denéchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Schmitt</w:t>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Trouvé</w:t>
+                <w:t xml:space="preserve">Ecaterina-Nicoleta Apostol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Seynave</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00959-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.369-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-019-01762-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652095v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blaireau européen (Meles meles L.). Synthèse des connaissances européennes. Partie 2 : groupes familiaux, dynamiques des populations et domaines vitaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
+                <w:t xml:space="preserve">Decreasing stand density favors resistance, resilience, and recovery of Quercus petraea trees to a severe drought, particularly on dry sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00959-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03035073v1</w:t>
+                <w:t xml:space="preserve">hal-02652095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blaireau européen (Meles meles L.). Synthèse des connaissances européennes. Partie 1 : choix de l'habitat, structure et densité spatiale des terriers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+                <w:t xml:space="preserve">Le blaireau européen (Meles meles L.). Synthèse des connaissances européennes. Partie 2 : groupes familiaux, dynamiques des populations et domaines vitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 72 (1), pp.11-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5305⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 72 (2), pp.99-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978425v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance des forêts et les changements environnementaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Le blaireau européen (Meles meles L.). Synthèse des connaissances européennes. Partie 1 : choix de l'habitat, structure et densité spatiale des terriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/set.033.0008⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), pp.11-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544285v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which oak provenances for the 22nd century in Western Europe? Dendroclimatology in common gardens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">La croissance des forêts et les changements environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+                <w:t xml:space="preserve">Marie Charru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234583⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.8-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/set.033.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870299v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of tree diversity on the resistance and recovery of forest stands in the French Alps may depend on species differences in hydraulic features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
+                <w:t xml:space="preserve">Which oak provenances for the 22nd century in Western Europe? Dendroclimatology in common gardens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117486⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352504v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructification du Hêtre et des Chênes en France : rôle des températures, du pollen et du bilan de carbone et relation avec la croissance des peuplements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of tree diversity on the resistance and recovery of forest stands in the French Alps may depend on species differences in hydraulic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Macé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/70518⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp.117486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384139v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la chalarose (Hymenoscyphus fraxineus) sur la croissance radiale du frêne et sur son déterminisme climatique dans le nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Fenaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, pp.225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/70703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la capacité du chêne sessile à répondre à des sécheresses extrêmes : Réduction de la densité des peuplements. Étude dendro-écologique de réseaux d’expérimentations sylvicoles à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 249, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When do dendrometric rules fail? Insights from 20 years of experimental thinnings on sessile oak in the GIS Coop network</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Fructification du Hêtre et des Chênes en France : rôle des températures, du pollen et du bilan de carbone et relation avec la croissance des peuplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.007⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154540v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">When do dendrometric rules fail? Insights from 20 years of experimental thinnings on sessile oak in the GIS Coop network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71 (4), pp.329-332. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 433, pp.276-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/70809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903210v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réponses observées des arbres aux variations du climat (croissance, phénologie foliaire et fructification)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraphine Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (4), pp.329-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384184v1</w:t>
+                <w:t xml:space="preserve">hal-02903210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the roles of temperature, carbon inputs and airborne pollen as drivers of fructification in European temperate deciduous forests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Les réponses observées des arbres aux variations du climat (croissance, phénologie foliaire et fructification)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58-59-60, pp.23-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830867v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Coop: networks of silvicultural trials for supporting forest management under changing environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Cailly</w:t>
+                <w:t xml:space="preserve">Assessing the roles of temperature, carbon inputs and airborne pollen as drivers of fructification in European temperate deciduous forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0692-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137 (3), pp.349-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-018-1108-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830947v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatically controlled reproduction drives interannual growth variability in a temperate tree species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+                <w:t xml:space="preserve">GIS Coop: networks of silvicultural trials for supporting forest management under changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
+                <w:t xml:space="preserve">Alain A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Vacchiano</w:t>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Biondi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liam Cavin</w:t>
+                <w:t xml:space="preserve">Priscilla Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13158⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0692-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384114v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial growth resilience of sessile oak after drought is affected by site water status, stand density, and social status</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climatically controlled reproduction drives interannual growth variability in a temperate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Vacchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Cavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-016-1479-1⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (12), pp.1833-1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564555v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Hêtre face au changement climatique : le cas de la Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Latte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Claessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (3), pp.205-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/65336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter les itinéraires sylvicoles pour atténuer les effets du changement climatique. Résultats pour la chênaie sessiliflore française à partir des réseaux d’expérimentations sylvicoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Radial growth resilience of sessile oak after drought is affected by site water status, stand density, and social status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/62970⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.517-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-016-1479-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447438v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth partitioning within beech trees (Fagus sylvatica L.) varies in response to summer heat waves and related droughts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adapter les itinéraires sylvicoles pour atténuer les effets du changement climatique. Résultats pour la chênaie sessiliflore française à partir des réseaux d’expérimentations sylvicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-015-1288-y⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.11-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/62970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531647v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanglier en Europe : une menace pour la biodiversité ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Klein</w:t>
+                <w:t xml:space="preserve">Growth partitioning within beech trees (Fagus sylvatica L.) varies in response to summer heat waves and related droughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Latte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Claessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 68 (6), pp.505-518. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.189-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/62398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-015-1288-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121264v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanglier en Europe : une menace pour la biodiversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+              <w:t xml:space="preserve">, 2016, 68 (6), pp.505-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/62398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598636v1</w:t>
+                <w:t xml:space="preserve">hal-05121264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil aeration, water deficit, nitrogen availability, acidity and temperature all contribute to shaping tree species distribution in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (2), pp.387-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Changes in Growth Rate and Growth Variability of Beech (Fagus sylvatica L.) Related to Soil Alteration and Climate Change in Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Latte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Claessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (8), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/f7080174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased tree-growth synchronization of beech (Fagus sylvatica L.) in response to climate change in northwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Latte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Claessens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendrochronologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.69-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dendro.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand density, tree social status and water stress influence allocation in height and diameter growth of Quercus petraea (Liebl.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (10), pp.1035-1046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpv067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species mixture increases the effect of drought on tree ring density, but not on ring width, in Quercus petraea Pinus sylvestris stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valene Tuilleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 345, pp.73 - 82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendroécologie du Hêtre en forêt de Soignes. Les cernes des arbres nous renseignent sur les changements récents et futurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Latte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Penninckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la croissance des chênaies pédonculées atlantiques dépérissantes : effets des sécheresses et relation avec l’architecture des houppiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drénou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp. 333-351. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/59289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale de la réponse au climat du Chêne sessile dans la moitié nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67 (2), pp.107-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social status-mediated tree-ring responses to climate of Abies alba and Fagus sylvatica shift in importance with increasing stand basal area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Merian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 328, pp.209 - 218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth partitioning in forest stands is affected by stand density and summer drought in sessile oak and Douglas-fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 334 (15 décembre 2014), pp.358 - 368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sapin pectiné en peuplement mélangé est moins sensible à la sécheresse qu’en peuplement pur. Une étude dans le massif Vosgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina E. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Daviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sampling effort on the regional chronology statistics and climate-growth relationships estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Mérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendrochronologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (1), pp.58-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dendro.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil water balance performs better than climatic water variables in tree species distribution modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Mixed stands reduce Abies alba tree-ring sensitivity to summer drought in the Vosges mountains, western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12012⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 303, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835755v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed stands reduce Abies alba tree-ring sensitivity to summer drought in the Vosges mountains, western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Soil water balance performs better than climatic water variables in tree species distribution modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.470-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003334v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut social d’un arbre influence-t-il sa réponse au climat ? Étude dendroécologique sur le Sapin, l’Epicéa, le Pin sylvestre, le Hêtre et le Chêne sessile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">An approach for quantifying and correcting sample size-related bias in population estimates of climate-tree growth relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Mérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Mérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/51439⟩</w:t>
+              <w:t xml:space="preserve">Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (4), pp.444-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5849/forsci.12-047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004516v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for quantifying and correcting sample size-related bias in population estimates of climate-tree growth relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Quantifying the risk of mis-estimating correlation significance of climate-tree growth relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Mérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5849/forsci.12-047⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (5), pp.1467 - 1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-013-0893-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001113v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the risk of mis-estimating correlation significance of climate-tree growth relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Le statut social d’un arbre influence-t-il sa réponse au climat ? Étude dendroécologique sur le Sapin, l’Epicéa, le Pin sylvestre, le Hêtre et le Chêne sessile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Mérian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-013-0893-x⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (1), pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/51439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004535v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of climate signal in tree-ring width in Mediterranean mountains: a multi-species analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Réponse au climat et à ses variations au cours du XXe siècle du sapin pectiné, du hêtre, des pins noir, sylvestre et à crochets en contexte méditerranéen montagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-011-0638-7⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (2), pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/47471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01003427v1</w:t>
+                <w:t xml:space="preserve">hal-01349145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse au climat et à ses variations au cours du XXe siècle du sapin pectiné, du hêtre, des pins noir, sylvestre et à crochets en contexte méditerranéen montagnard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Instability of climate signal in tree-ring width in Mediterranean mountains: a multi-species analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mérian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/47471⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.715 - 729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-011-0638-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349145v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life strategies in intra-annual dynamics of wood formation: example of three conifer species in a temperate forest in north-east France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (5), pp.612 - 625. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tps039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de la châtaigneraie limousine et climat. Réflexion sur la place du Châtaignier dans les prochaines décennies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Néquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Righi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (6), pp.751-763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/51113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of decreasing the number of cored trees per plot on chronology statistics and climate-growth relationships: a multispecies analysis in a temperate climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Mérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (12), pp.2413 - 2422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/X11-149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité au climat des arbres forestiers a-t-elle changé au cours du XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63 (1), pp.17-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/43091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variation and temporal instability in climate-growth relationships of sessile oak (Quercus petraea [Matt.] Liebl.) under temperate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Mérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 212 (11), pp.1855-1871. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11258-011-9959-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-mediated climate-growth relationships in temperate forests: a multi-species analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Mérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 261 (8), pp.1382-1391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2011.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la variabilité climatique et des événements extrêmes sur la croissance d’Abies alba, Picea abies et Pinus sylvestris en climat tempéré français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille B.K. Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Ulrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62 (1), pp.7-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/32971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating phenological shifts in French temperate forests under two climatic change scenarios and four driving global circulation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (5), pp.563-581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00484-010-0305-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of French temperate coniferous forests to climate variability and extreme events (Abies alba, Picea abies and Pinus sylvestris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Ulrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (2), pp.364-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01148.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement des dates de débourrement et de jaunissement des chênaies et des hêtraies françaises au cours du XXIè siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62 (6), pp.607-624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/41198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact potentiel du changement climatique sur la distribution de l'Epicéa, du Sapin, du Hêtre et du Chêne sessile en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, LXI (6), pp.567-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/32924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme de la phénologie des forêts tempérées françaises : étude sur les peuplements du réseau Renecofor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 60 (3), pp.323-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/19767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Hêtre face aux changements climatiques - 1. Le hêtre en France en 2100 : la portion congrue?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Le hêtre face aux changement climatiques: Connaître les points faibles du hêtre pour mieux les surmonter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 180, pp.28-33</w:t>
+              <w:t xml:space="preserve">, 2008, 182, pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194996v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Le Hêtre face aux changements climatiques - 1. Le hêtre en France en 2100 : la portion congrue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.151-153</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194995v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le hêtre face aux changement climatiques: Connaître les points faibles du hêtre pour mieux les surmonter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 182, pp.30-34</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.151-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194998v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Hêtre face aux changements climatiques. Connaître les points faibles du hêtre pour mieux les surmonter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 182, pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations croissance du chêne pédonculé et climat sur deux types de sol à nappe temporaire en lorraine (rédoxisol acide et pélosol différencié)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 60 (4), pp.411-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic signal in annual growth variation of silver fir ( Abies alba Mill.) and spruce ( Picea abies Karst.) from the French Permanent Plot Network (RENECOFOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (3), pp.333 - 343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2007010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic signal in annual growth variation of silver fir (Abies alba Mill.) and spruce (Picea abies Karst.) from the French Permanent Plot Network (RENECOFOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (3), pp.333-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00884085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le hêtre face aux changements climatiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Variation in cold hardiness and carbohydrate concentration from dormancy induction to bud burst among provenances of three European oak species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Kurz-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (6), pp.817-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/27.6.817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194969v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in cold hardiness and carbohydrate concentration from dormancy induction to bud burst among provenances of three European oak species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Lanta</w:t>
+                <w:t xml:space="preserve">Le hêtre face aux changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.29-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831353v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hêtre face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.29-38</w:t>
+              <w:t xml:space="preserve">, 2007, hors-série n° 2, pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195001v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité des écosystèmes forestiers au climat : ce que RENECOFOR nous a appris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15, pp.64-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic signal in annual growth variation of silver fir (Abies alba Mill.) and spruce (Picea abies Karst.) from the French Permanent Plot Network (RENECOFOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (3), pp.333-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2007010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité au climat des chênes sessile et pédonculé dans le réseau RENECOFOR. Comparaison avec les hêtraies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (1), pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse au climat du Sapin (Abies alba Mill.) et de l’Épicéa (Picea abies (L.) Karst.) dans le réseau RENECOFOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (5), pp.419-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/6767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des essences forestières sur sol à nappe temporaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (4), pp.295-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénologie des peuplements du reseau RENECOFOR : variabilité entre espèces et dans l'espace, et déterminisme climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations phénologiques des arbres forestiers : concepts, intérêts et problématiques actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Differt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la productivité des forêts françaises : bilan actuel et conséquences prévisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162, pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender le niveau de sécheresse dans le cadre des études stationnelles et de la gestion forestière à partir d'indices bioclimatiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approche dendroécologique de la sensibilité du Hêtre (Fagus sylvatica L.) au climat en France et en Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 57 (4), pp.331-356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/5055⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 57 (1), pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449488v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche dendroécologique de la sensibilité du Hêtre (Fagus sylvatica L.) au climat en France et en Europe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Appréhender le niveau de sécheresse dans le cadre des études stationnelles et de la gestion forestière à partir d'indices bioclimatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 57 (1), pp.33-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/5021⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 57 (4), pp.331-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449513v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-tree-growth relationships of European beech (Fagus sylvatica L.) in the French Permanent Plot Network (RENECOFOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4), pp.385 - 401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-004-0397-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender le niveau de sécheresse dans le cadre des études stationnelles et de la gestion forestière à partir d'indices bioclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57 (4), pp.331-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-tree-growth relationships of European beech (Fagus sylvatica L.) in the French Permanent Plot Network (RENECOFOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ducos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4), pp.385 - 401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-004-0397-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-tree-growth relationships of Quercus petraea Mill. stand in the Forest of Bercé (&amp;quot;Futaie des Clos&amp;quot;, Sarthe, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ducos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 61 (4), pp.361-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2004029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-tree-growth relationship of Quercus petraea Mill. stand in the forest of Bercé (&amp;quot;Futaie des Clos&amp;quot;, Sarthe, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ducos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 61, pp.361-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freiburger Forstliche Forschung Berichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 57, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrage et stabilité du chêne et du hêtre en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max M. Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Drexhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 156, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une chênaie sessiliflore exceptionnelle : la futaie des Clos (Sarthe).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ducos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 55 (4), pp.333-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/5198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enracinements comparés du chêne sessile, du chêne pédonculé et du hêtre. Réflexions sur l'autécologie des essences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 54 (1), pp.17-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières observations phénologiques des peuplements du réseau national de suivi à long terme des écosystèmes forestiers (Renecofor).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Differt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Ulrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 54 (5), pp.407-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/4930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enracinements comparés du Chêne sessile, du Chêne pédonculé et du Hêtre. Réflexions sur l'autécologie des essences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 54 (1), pp.17-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/4898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête et racines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Drexhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max M. Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 139, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des changements climatiques régionaux en France entre 1956 et 1997. Réflexions en terme de conséquences pour les écosystèmes forestiers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Variations climatiques en France +1,2° depuis 40 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 139, pp.53-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00884170v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations climatiques en France +1,2° depuis 40 ans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Une analyse des changements climatiques régionaux en France entre 1956 et 1997. Réflexions en terme de conséquences pour les écosystèmes forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58 (7), pp.733-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2001160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669914v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic signals in earlywood, latewood and total ring width of Corsican pine from western France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+                <w:t xml:space="preserve">Height and radial growth trends of Corsican pine in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 30, pp.712-724</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883222v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Height and radial growth trends of Corsican pine in western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Gilbert</w:t>
+                <w:t xml:space="preserve">Climatic signals in earlywood, latewood and total ring width of Corsican pine from western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57 (2), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2000166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692109v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Height and radial growth trends of Corsican pine in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 30 (5), pp.712-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Chênes sessile et pédonculé (Quercus petraea Liebl. et Quercus robur L.) dans le réseau Renecofor : rythme de croissance radiale, anatomie du bois, de l'aubier et de l'écorce.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 51 (4), pp.522-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/5460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nette tendance à l'augmentation des températures en France depuis les années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du DSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.74-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une sécheresse prolongée sur le comportement des plants de pin laricio (Corse et Calabre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 121, pp.60-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil drying on leaf water potential, photosynthesis, stomatal conductance and growth in two black pine varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 55 (3), pp.287-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité d'arbres âgés à l'ouverture du peuplement. Quelques exemples livrés par l'étude des placettes du réseau RENECOFOR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 50 (2), pp.139-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/5524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin laricio de Corse. Effet du climat sur la croissance radiale dans l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 124, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil drying on leaf water potential, photosynthesis, stomatal conductance and growth in two black pine varietes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 55, pp.287-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pin laricio de Corse en Pays de la Loire. Etude dendroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 113, pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la nutrition minérale et de l'approvisionnement en eau sur la croissance du pin laricio de Corse dans l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 54 (3), pp.279-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la nutrition minérale et de l'approvisionnement en eau sur la croissance du pin de Corse dans l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 54, pp.279-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendroécologie du pin laricio de Corse dans l'ouest de la France. Evolution du potentiel de croissance au cours des dernières décennies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (5), pp.931-946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:19960502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendroécologie du pin laricio de Corse dans l'ouest de la France. Évolution du potentiel de croissance au cours des dernières décennies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (5), pp.931-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une fertilisation minérale sur la croissance radiale de sapinières dépérissantes dans les Vosges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 45 (6), pp.639-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/26464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13695,3020 +13711,3020 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gerardin-Macario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendro II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des forêts face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dérèglement climatique: un défi pour les plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNHF, May 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des conditions écologiques favorables à la distribution des principales essences présentes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CAQSIS, 5-7 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du déficit hydrique et de la composition du peuplement sur la largeur et la densité du cerne du chêne sessile et du pin sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valene Tuilleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2015, Nogent-sur-Vernisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du déficit hydrique et de la composition du peuplement sur la largeur et la densité du cerne du chêne sessile et du pin sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tuilleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nogent sur Vernisson, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des données climatiques pour évaluer et prédire la distribution et l'évolution de la ressource forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire CNRM_GAME n° 2015_24, 29 septembre 2015, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des réseaux du GIS Coop à l'analyse conjointe des effets de la densité et des facteurs climatiques sur la dynamique des peuplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Le GIS Coop : 20 ans d'expérience pour imaginer les sylvicultures de demain", 2 octobre 2014, FCBA, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation en eau des arbres et stratégies de régulations des pertes hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Forêts et Changements Climatiques. Quelles conséquences pour les forêts meusiennes et notre sylviculture. EPL-Agro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bar-le-Duc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring tree phenology to predict climate change impacts. Analysing data from French level II network (RENECOFOR Network)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP Forests Conference: "Monitoring Europen Forests: Detecting and Understanding Changes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet : Cartographie de la contrainte hydrique des sols forestiers, et exemple d'utilisation dans le cadre des catalogues de stations forestières. Réseau Mixte Technologique, Réseau AFORCE Séminaire de fin de projet 12 décembre 2012 LERFOB LERFOB - -AgroParisTech AgroParisTech--ENGREF ENGREF – – Nancy Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution des projets du réseau mixte technologique AFORCE, FCBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la phénologie des arbres forestiers et leurs conséquences sur leur survie et fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la Société Météorologique de France : Les multiples facettes du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers - Résultats, acquis et perspectives de RENECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les stades phénologiques et les variables climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation climatique et bioclimatique des variations interannuelles de croissance des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles écologiques et spatiaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Sensibilité au climat des hêtraies et des chênaies du Réseau National de Suivi à Long Terme des Ecosystèmes Forestiers (RENECOFOR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier LERFOB sur la variabilité spatiale de la croissance et de la distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, CHAMPENOUX, France. n.p</w:t>
+              <w:t xml:space="preserve">15. réunion du réseau CATANEAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, ANGLET, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813332v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Analyse de la variabilité spatiale et temporelle et du déterminisme climatique de la phénologie des peuplements du Réseau National de Suivi à Long Terme des Ecosystèmes Forestiers (RENECOFOR).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Badeau</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Typologie des stations forestières : blocages et avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, PARIS, France. n.p</w:t>
+              <w:t xml:space="preserve">15. Réunion du réseau CATAENAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Anglet, France. 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818351v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité au climat des hêtraies et des chênaies du Réseau National de Suivi à Long Terme des Ecosystèmes Forestiers (RENECOFOR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modèles écologiques et spatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. réunion du réseau CATANEAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, ANGLET, France. n.p</w:t>
+              <w:t xml:space="preserve">Atelier LERFOB sur la variabilité spatiale de la croissance et de la distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, CHAMPENOUX, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811914v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité spatiale et temporelle et du déterminisme climatique de la phénologie des peuplements du Réseau National de Suivi à Long Terme des Ecosystèmes Forestiers (RENECOFOR).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Réunion du réseau CATAENAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Anglet, France. 42 p</w:t>
+              <w:t xml:space="preserve">Typologie des stations forestières : blocages et avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, PARIS, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814901v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des essences forestières sur sol à nappe temporaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau et forêt. Journées Scientifiques et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, CHAMPENOUX, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau d'observations phénologiques pour la gestion du changement climatique. De l'observation des écosystèmes forestiers à l'information sur la forêt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt. Séminaire ECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Paris, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête et déracinement des arbres en parcs urbains : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Atger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aversenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conséquences prévisibles et constatées du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests. Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, FRIBOURG, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests. Scientific conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des systèmes racinaires d'essences feuillues et résineuses dans différentes situations sylvicoles et stationnelles : application à l'évaluation de la stabilité et aux bilans carbonés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drénou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt, Vent et Risques. Séminaire de programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, PARIS, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances climatiques en France (période 1956-1997) et phénologie des essences forestières (exemple du RENECOFOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Réunion CATAENAT du Réseau Renecofor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, MONT-AIGOUAL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enracinements comparés du chêne et du hêtre sur différents matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des systèmes racinaires d’essences feuillues et résineuses dans différentes situations sylvicoles et stationnelles. Réflexions sur l’autécologie des essences et application à l ’évaluation de le stabilité des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max M. Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Drexhage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches sur la forêt lorraine deux ans après la tempête. Journée thématique FORBOIS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de la végétation dans les forêts du nord-est de la France entre 1970 et 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la flore et de l'humus induites par un apport de calcium dans différents écosystèmes forestiers du Nord-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information et de discussion sur l'état des travaux et des connaissances dans le domaine de l'application des amendements calcaires. Ses conséquences sur le fonctionnement de l'écosystème forestier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1993, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16718,279 +16734,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of oak tree-ring width and stable isotopes to reconstruct hydroclimate variability in central France over the last millennium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition &amp;quot;Les Plantes au rythme des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beaune, France. 20 planches, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17000,564 +17016,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants from Season to Season: a phenological observation guidebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-36662-298-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pflanzen im Rhythmus der Jahreszeiten beobachten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.272, 2020, 978-3-258-08170-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes au rythme des saisons : guide d'observation phénologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotope, 336 p., 2017, Ouvrages Nation - Biotope, 978-2-36662-196-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les milieux forestiers de la plaine lorraine : Guide pour l'identification des stations et le choix des essences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Madesclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre National de la Propriété Forestière (délégations de Lorraine-Alsace et Champagne-Ardenne), 133 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENECOFOR. Etude dendrochronologique des 102 peuplements du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ONF Office National des Forêts, Département des Recherches Techniques, 307 p., 1997, 2-84207-075-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17567,555 +17583,555 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9 - Tree Phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urša Vilhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egbert Beuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshie Mizunuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitja Skudnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Ferretti; Richard Fischer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Monitoring, Volume 12, 1st Edition : Methods for terrestrial investigations in Europe with an overview of North America and Asia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Elsevier, pp.169-182, 2013, Developments in Environmental Science, 9780080982229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-098222-9.00009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochronologie et dendroclimatologie du chêne en France. Questions posées par le transfert de données de bois historiques vers la dendroclimatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Noël Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fraiture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrade L.; Miramont C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universite de Savoie, Faculte des sciences et techniques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2010, Collection Edytem</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racines, sol, mécanique de l'ancrage de l'arbre et stabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drénou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt face aux tempêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Synthèses (INRA), 978-2-7592-0330-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term growth trends of trees: ten years of dendrochronological studies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth trends in European forests : Studies from 12 countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 372 p., 1996, Research Report - European Forest Institute, 3-540-61460-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18125,5864 +18141,5864 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Châtaignier (&amp;lt;i&amp;gt;Castanea sativa&amp;lt;/i&amp;gt; Mill. ) (4ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pierangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Robinier faux-acacia (&amp;lt;i&amp;gt;Robinia pseudoacacia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Merzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne rouge (&amp;lt;i&amp;gt;Quercus rubra&amp;lt;/i&amp;gt; L.) (4ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyers hybrides (&amp;lt;i&amp;gt;Juglans x intermedia&amp;lt;/i&amp;gt;) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer noir (&amp;lt;i&amp;gt;Juglans nigra&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer commun (&amp;lt;i&amp;gt;Juglans regia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin de Salzmann (Pinus nigra subsp.Salzmannii (Dunnal) Franco) (4ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Hêtre (&amp;lt;i&amp;gt;Fagus sylvetica&amp;lt;/i&amp;gt; L.) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin maritime (&amp;lt;i&amp;gt;Pinus pinaster&amp;lt;/i&amp;gt; Ait.) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Flot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Cormier (Sorbus domestica.) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne pédonculé (&amp;lt;i&amp;gt;Quercus robur&amp;lt;/i&amp;gt; L.) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Érable plane (&amp;lt;i&amp;gt;Acer platanoides&amp;lt;/i&amp;gt; L.) (4ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Céphalonie (Abies cephalonica) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin larcio de Corse et de Calabre (Pinus nigra corsicana (Loudon) Hyl. et Pinus nigra calabrica (Loudon) C.K.Schneid.) (4ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin à l'encens, pin à torches (&amp;lt;i&amp;gt;Pinus taeda&amp;lt;/i&amp;gt; L.) (5ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne sessile (&amp;lt;i&amp;gt;Quercus petraea&amp;lt;/i&amp;gt; Liebl.) (3ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin pectiné (&amp;lt;i&amp;gt;Abies alba&amp;lt;/i&amp;gt;) (3ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814201v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Tilleul à grandes feuilles (&amp;lt;i&amp;gt;Tilia platyphyllos&amp;lt;/i&amp;gt; Scop.) (3ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne pubescent (&amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; Willd.) (3ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pierangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brusten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814262v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Vancouver (&amp;lt;i&amp;gt;Abies grandis&amp;lt;/i&amp;gt; Lindl.) (3ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Tilleul à grandes feuilles (&amp;lt;i&amp;gt;Tilia platyphyllos&amp;lt;/i&amp;gt; Scop.) (3ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marin Chaumet</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810992v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze d'Europe (&amp;lt;i&amp;gt;Larix Decidua&amp;lt;/i&amp;gt; Mill.) (6ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne sessile (&amp;lt;i&amp;gt;Quercus petraea&amp;lt;/i&amp;gt; Liebl.) (3ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04811383v1</w:t>
+                <w:t xml:space="preserve">hal-04814201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin pectiné (&amp;lt;i&amp;gt;Abies alba&amp;lt;/i&amp;gt;) (3ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Vancouver (&amp;lt;i&amp;gt;Abies grandis&amp;lt;/i&amp;gt; Lindl.) (3ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809212v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne pubescent (&amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; Willd.) (3ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze d'Europe (&amp;lt;i&amp;gt;Larix Decidua&amp;lt;/i&amp;gt; Mill.) (6ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pierangelo</w:t>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Girard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brusten</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04814208v1</w:t>
+                <w:t xml:space="preserve">hal-04811383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin sylvestre (&amp;lt;i&amp;gt;Pinus sylvestris&amp;lt;/i&amp;gt; L.) (4ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Bornmüller (Abies bornmuelleriana) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pierangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pierangelo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin leucodermis, Pin de Bosnie (&amp;lt;i&amp;gt;Pinus leucodermis&amp;lt;/i&amp;gt; Antoine syn. &amp;lt;i&amp;gt;Pinus heldreichii&amp;lt;/i&amp;gt; Christ) (2ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin des Canaries (&amp;lt;i&amp;gt;Pinus canariensis&amp;lt;/i&amp;gt; C. Smith) (1ère édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811579v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin des Canaries (&amp;lt;i&amp;gt;Pinus canariensis&amp;lt;/i&amp;gt; C. Smith) (1ère édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Bouleau pubescent (&amp;lt;i&amp;gt;Betula pubescens&amp;lt;/i&amp;gt; Erhr.) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brusten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811526v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Bouleau pubescent (&amp;lt;i&amp;gt;Betula pubescens&amp;lt;/i&amp;gt; Erhr.) (2ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin tordu, Pin de Murray (&amp;lt;i&amp;gt;Pinus contorta&amp;lt;/i&amp;gt; Dougl. Ex Loud.) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811220v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin tordu, Pin de Murray (&amp;lt;i&amp;gt;Pinus contorta&amp;lt;/i&amp;gt; Dougl. Ex Loud.) (2ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Aulne glutineux (&amp;lt;i&amp;gt;Alnus glutinosa&amp;lt;/i&amp;gt; L. Gaertn.) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Husson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811558v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Aulne glutineux (&amp;lt;i&amp;gt;Alnus glutinosa&amp;lt;/i&amp;gt; L. Gaertn.) (2ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin leucodermis, Pin de Bosnie (&amp;lt;i&amp;gt;Pinus leucodermis&amp;lt;/i&amp;gt; Antoine syn. &amp;lt;i&amp;gt;Pinus heldreichii&amp;lt;/i&amp;gt; Christ) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Husson</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810951v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze du Japon (&amp;lt;i&amp;gt;Larix kaempferi&amp;lt;/i&amp;gt; Lamb.) (2ème édition)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Bouleau verruqueux (&amp;lt;i&amp;gt;Betula pendula&amp;lt;/i&amp;gt; Roth.) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brusten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811413v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin cembro (&amp;lt;i&amp;gt;Pinus cembra&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Gugerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Bouleau verruqueux (&amp;lt;i&amp;gt;Betula pendula&amp;lt;/i&amp;gt; Roth.) (2ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Aulne blanc (&amp;lt;i&amp;gt;Alnus incana&amp;lt;/i&amp;gt; Moench) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Caroulle</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811214v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Aulne blanc (&amp;lt;i&amp;gt;Alnus incana&amp;lt;/i&amp;gt; Moench) (2ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze du Japon (&amp;lt;i&amp;gt;Larix kaempferi&amp;lt;/i&amp;gt; Lamb.) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Fornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811015v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Charme (&amp;lt;i&amp;gt;Carpinus betulus&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brusten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Frêne oxyphylle (&amp;lt;i&amp;gt;Fraxinus angustifolia&amp;lt;/i&amp;gt; Vahl. ) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Tremble (&amp;lt;i&amp;gt;Populus tremula&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Alisier torminal (&amp;lt;i&amp;gt;Sorbus torminalis&amp;lt;/i&amp;gt; L. Crantz) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Épicéa commun (&amp;lt;i&amp;gt;Picea abies&amp;lt;/i&amp;gt; L. Karst.) (4ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin noir d'Autriche (Pinus nigra J.F.Arnold) (3ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Merisier (&amp;lt;i&amp;gt;Prunus avium&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Saintonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Érable sycomore (&amp;lt;i&amp;gt;Acer pseudo platanus&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Benistant-Hector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin de Monterey (&amp;lt;i&amp;gt;Pinus radiata&amp;lt;/i&amp;gt; D.Don) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kersaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne vert (&amp;lt;i&amp;gt;Quercus ilex&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vennetier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04814193v1</w:t>
+                <w:t xml:space="preserve">hal-04811607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin pignon (Pinus pinea) (2ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin brutia (&amp;lt;i&amp;gt;Pinus brutia&amp;lt;/i&amp;gt; Ten.) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04814076v1</w:t>
+                <w:t xml:space="preserve">hal-04811514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin pignon (Pinus pinea) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pastuszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rousselle</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04811607v1</w:t>
+                <w:t xml:space="preserve">hal-04814076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin brutia (&amp;lt;i&amp;gt;Pinus brutia&amp;lt;/i&amp;gt; Ten.) (2ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne vert (&amp;lt;i&amp;gt;Quercus ilex&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Lumaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pichot</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04811514v1</w:t>
+                <w:t xml:space="preserve">hal-04814193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Eucalyptus (&amp;lt;i&amp;gt;Eucalyptus spp.&amp;lt;/i&amp;gt;) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Tilleul à petites feuilles (&amp;lt;i&amp;gt;Tilia cordata&amp;lt;/i&amp;gt; Mill.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Benistand-Hector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin d'Alep (Pinus halepensis) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne liège (&amp;lt;i&amp;gt;Quercus suber&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Lumaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Monta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mot du nouveau rédacteur en chef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.451-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/70129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Frêne commun (&amp;lt;i&amp;gt;Fraxinus excelsior&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dendrochronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23992,1176 +24008,1238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf area index estimation of even-aged oak (Quercus petraea) forests using in situ stand dendrometric parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (12)</w:t>
+        <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers en forêt domaniale de la Reine et forêts associées (Plaine lorraine)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Université de Lorraine, AgroParistech, INRAE, Silva. 2024, pp.51</w:t>
+                <w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers dans les forêts de Brin et d'Amance (Plaine lorraine) - Synthèse des inventaires 2021-2024.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AgroParisTech; INRAE; Université de Lorraine. 2026, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528778v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers en forêt domaniale de Bezange-la-Grande (Plaine lorraine)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers en forêt domaniale de la Reine et forêts associées (Plaine lorraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Lorraine, AgroParisTech, INRAE, Silva. 2024, pp.56</w:t>
+              <w:t xml:space="preserve">Université de Lorraine, AgroParistech, INRAE, Silva. 2024, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528790v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers dans les forêts de Brin et d'Amance (Plaine lorraine)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers en forêt domaniale de Bezange-la-Grande (Plaine lorraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lniversité de Lorraine; AgroParisTech; INRAE. 2021, pp.61</w:t>
+              <w:t xml:space="preserve">Université de Lorraine, AgroParisTech, INRAE, Silva. 2024, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525329v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blaireau Européen (Meles meles L.). Protocole de description des terriers pour l’étude de l’habitat et des populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers dans les forêts de Brin et d'Amance (Plaine lorraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Université de Lorraine, AgroParisTech, INRAE, Silva; Groupe d'Etudes des Mammifères de Lorraine. 2021, 32 p</w:t>
+              <w:t xml:space="preserve">Lniversité de Lorraine; AgroParisTech; INRAE. 2021, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03113778v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blaireau Européen (Meles meles L.). Synthèse des données européennes concernant la sélection des habitats, la densité des terriers et des populations, les territoires vitaux, le régime alimentaire et les cycles d’activités.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Le blaireau Européen (Meles meles L.). Protocole de description des terriers pour l’étude de l’habitat et des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine, AgroParisTech, INRAE, Silva; Groupe d'Etudes des Mammifères de Lorraine. 2020, pp.1-107</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Université de Lorraine, AgroParisTech, INRAE, Silva; Groupe d'Etudes des Mammifères de Lorraine. 2021, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03120592v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'évolution du stock d'eau disponible pour la végétation des sols forestiers lorrains, dans un contexte de changement climatique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le blaireau Européen (Meles meles L.). Synthèse des données européennes concernant la sélection des habitats, la densité des terriers et des populations, les territoires vitaux, le régime alimentaire et les cycles d’activités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine, AgroParisTech, INRAE, Silva; Groupe d'Etudes des Mammifères de Lorraine. 2020, pp.1-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perez Perez</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00976603v1</w:t>
+                <w:t xml:space="preserve">hal-03120592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles essences favoriser dans les peuplements mélangés réguliers pour augmenter la résistance et la résilience des arbres au climat et à ses aléas. Une étude dendroécologique multi-espèces en contextes collinéen et montagnard</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech. 2012</w:t>
+                <w:t xml:space="preserve">Cartographie de l'évolution du stock d'eau disponible pour la végétation des sols forestiers lorrains, dans un contexte de changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AgroParisTech, Nancy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627109v1</w:t>
+                <w:t xml:space="preserve">hal-00976603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'évolution de la contrainte hydrique en contexte de réchauffement climatique, et exemple d'utilisation dans le cadre des catalogues et guides de stations forestières</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">AgroParisTech, Nancy. 2011</w:t>
+                <w:t xml:space="preserve">Quelles essences favoriser dans les peuplements mélangés réguliers pour augmenter la résistance et la résilience des arbres au climat et à ses aléas. Une étude dendroécologique multi-espèces en contextes collinéen et montagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Eberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00835952v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cartographie de l'évolution de la contrainte hydrique en contexte de réchauffement climatique, et exemple d'utilisation dans le cadre des catalogues et guides de stations forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ign. 2007</w:t>
+              <w:t xml:space="preserve">AgroParisTech, Nancy. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00835912v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité spatiale et temporelle et du déterminisme climatique de la phénologie des peuplements du Réseau National de Suivi à Long Terme des Ecosystèmes Forestiers (RENECOFOR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ign. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02818233v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du bilan hydrique et de la croissance des arbres dans le Réseau National de Suivi à long terme des Ecosystèmes Forestiers (RENECOFOR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Analyse de la variabilité spatiale et temporelle et du déterminisme climatique de la phénologie des peuplements du Réseau National de Suivi à Long Terme des Ecosystèmes Forestiers (RENECOFOR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">1999</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842669v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse du bilan hydrique et de la croissance des arbres dans le Réseau National de Suivi à long terme des Ecosystèmes Forestiers (RENECOFOR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RENECOFOR : Étude dendrochronologique des 102 peuplements du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département des Recherches Techniques - Office National des Forêts. 1997, 307 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25171,100 +25249,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dendroécologique et écophysiologique du pin Laricio de Corse (Pinus nigra Arnold ssp. laricio Poiret var. corsicana) en région pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02851186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25274,91 +25352,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche dendroécologique de la réponse des arbres forestiers tempérés au climat et à ses variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université de lorraine, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01627014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25368,118 +25446,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes et méthodes de la dendrochronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Nancy, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01627048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId615"/>
+      <w:footerReference w:type="default" r:id="rId618"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25547,51 +25625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7F92FBE"/>
+    <w:nsid w:val="A12F63C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25778,51 +25856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frlebourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2040-6150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.lebourgeois@agroparistech.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05123095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178843" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150449v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2025.9369" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Jev&#353;enak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Martinez del Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina &#352;krk-Dolar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baittinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17546" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leifsson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banzragch Bat-Enerel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Dole&#382;al" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ziche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spicher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daviller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pires" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Croizier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bastianelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud de Streel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbeito" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bielak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120317" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880251v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio Camarero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03102314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-020-01447-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Nussbaumer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Benham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cinti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Etzold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.689836" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00959-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5313" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02978425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5305" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117486" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70518" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorentz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fenaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70703" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154540v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830867v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1108-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biondi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cavin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13158" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1479-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831383v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Latte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kint" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Claessens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65336" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62970" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1288-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vall&#233;e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baudet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62398" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598655v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f7080174" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.01.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv067" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599161v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Penninckx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598643v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouvier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59289" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128601v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eberle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.038" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. M&#233;rian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2012.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0RL3LR1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003334v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pinto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;rian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.04.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004516v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51439" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5849/forsci.12-047" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004535v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0893-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CC7N35ZN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003427v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0638-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8M1ZR0M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349145v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;rian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47471" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps039" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598663v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N&#233;quier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Righi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51113" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X11-149" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43091" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000466v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-011-9959-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SC4Q14B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000891v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.01.019" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4K5626G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449634v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B.K. Rathgeber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32971" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195017v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-010-0305-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1237A9342D11E492B89FE1884F903497B0550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01148.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A20A0523733175E5C8960C8FDE0F8B8E37F88FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449549v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41198" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449805v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19767" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194998v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657766v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195013v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831360v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007010" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884085v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194969v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831353v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kurz-Besson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.6.817" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195001v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194974v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194978v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449792v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6767" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661327v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658289v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godfroy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656011v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Differt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670357v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449488v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5055" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449513v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5021" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831365v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breda" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0397-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7J2JD33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831367v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883766v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004029" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679466v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cousseau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ducos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671622v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678133v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drexhage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449428v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5198" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681711v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449525v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4930" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4898" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681553v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884170v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001160" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669914v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883222v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000166" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692109v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilbert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579237v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443496v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5460" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691308v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689544v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883202v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Aussenac" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clerc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443477v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ponce" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5524" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684150v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692264v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688189v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883149v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L&#233;vy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688900v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lef&#232;vre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696210v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960502" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883106v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443801v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26464" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793803v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601381v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuilleras" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627008v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627283v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627121v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manuel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594834v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chuine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195045v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194976v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194973v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813332v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818351v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811914v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814901v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832352v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825928v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833643v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversenq" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazelle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826846v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826595v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827780v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830061v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762097v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832900v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837458v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thimonier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774008v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791351v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905771v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leclub-biotope.com/fr/librairie-naturaliste/1902-plants-from-season-to-season-format-e-book-english" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03257738v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haupt.ch/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607772v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599201v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madesclaire" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840457v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598823v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;a Vilhar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Beuker" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshie Mizunuma" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Skudnik" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-098222-9.00009-1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118383v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gassmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sde.archives-ouvertes.fr/file/index/docid/786410/filename/Collection_Edytem_11_Dendrochronologie_-.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195026v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841980v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/134745.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811276v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814239v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814219v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811362v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811366v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811372v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811552v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811344v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814056v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814247v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814213v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811035v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810909v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811589v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814155v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814201v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814262v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810992v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811383v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809212v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814208v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weben" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814140v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810834v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811579v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811526v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811220v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811558v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810951v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811413v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811540v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811214v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811015v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811237v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811309v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814161v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814251v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811479v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillette" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811623v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811203v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Benistant-Hector" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814093v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814193v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lumaret" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814076v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811298v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814256v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Benistand-Hector" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814229v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Monta" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447537v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70129" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627069v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528778v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528790v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525329v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03113778v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120592v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627109v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835952v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818233v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842669v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163871v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851186v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01627014v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01627048v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frlebourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2040-6150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.lebourgeois@agroparistech.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2026.126511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05123095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R Hertzog" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178843" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2025.9369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Jev&#353;enak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Martinez del Castillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina &#352;krk-Dolar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leifsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klesse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baittinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banzragch Bat-Enerel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Dole&#382;al" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherrer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ziche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spicher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daviller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pires" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Croizier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bastianelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud de Streel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbeito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bielak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120317" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio Camarero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147222" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03102314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-020-01447-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880244v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Nussbaumer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Benham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cinti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Etzold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.689836" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00959-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5313" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02978425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544285v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorentz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fenaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70703" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70518" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154540v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830867v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1108-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biondi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cavin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13158" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Latte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Claessens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65336" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1479-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62970" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1288-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121264v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vall&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baudet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62398" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598655v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f7080174" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195102v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.01.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Penninckx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouvier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59289" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195101v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eberle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.038" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34HJ4SWM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. M&#233;rian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2012.07.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0RL3LR1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003334v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pinto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;rian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.04.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001113v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5849/forsci.12-047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004535v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0893-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CC7N35ZN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004516v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;rian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47471" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0638-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8M1ZR0M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004193v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps039" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N&#233;quier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Righi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51113" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000011v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X11-149" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43091" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000466v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-011-9959-2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SC4Q14B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000891v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.01.019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4K5626G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449634v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B.K. Rathgeber" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32971" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195017v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-010-0305-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1237A9342D11E492B89FE1884F903497B0550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01148.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A20A0523733175E5C8960C8FDE0F8B8E37F88FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41198" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449805v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19767" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194998v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194996v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194995v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831360v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831353v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kurz-Besson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.6.817" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195001v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194969v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194974v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194978v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665486v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449792v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6767" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661327v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658289v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godfroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Differt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670357v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449513v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5021" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449488v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5055" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831365v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breda" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0397-9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7J2JD33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681039v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831367v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883766v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004029" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679466v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cousseau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ducos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671622v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678133v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drexhage" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449428v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5198" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681711v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449525v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4930" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449146v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4898" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681553v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669914v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884170v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001160" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692109v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883222v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000166" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579237v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443496v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5460" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689544v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Aussenac" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clerc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443477v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ponce" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5524" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684150v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692264v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688189v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883149v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L&#233;vy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688900v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lef&#232;vre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696210v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960502" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883106v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443801v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26464" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793803v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601381v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuilleras" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627008v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627283v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627121v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manuel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594834v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chuine" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195045v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194976v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194973v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811914v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814901v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813332v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818351v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832352v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825928v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833643v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversenq" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazelle" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826846v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826595v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827780v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830061v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762097v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832900v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837458v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thimonier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774008v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791351v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905771v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leclub-biotope.com/fr/librairie-naturaliste/1902-plants-from-season-to-season-format-e-book-english" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03257738v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haupt.ch/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607772v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599201v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madesclaire" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840457v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598823v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;a Vilhar" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Beuker" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshie Mizunuma" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Skudnik" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-098222-9.00009-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118383v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gassmann" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sde.archives-ouvertes.fr/file/index/docid/786410/filename/Collection_Edytem_11_Dendrochronologie_-.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195026v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841980v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/134745.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811276v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814239v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814219v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811362v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811366v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811372v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811552v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811344v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814056v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814247v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814213v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811035v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810909v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811589v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814155v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809212v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814208v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weben" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814262v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814201v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810992v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811383v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814140v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810834v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811526v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811220v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811558v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810951v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811579v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811214v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811540v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811015v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811413v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811237v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811309v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814161v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814251v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811479v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillette" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811623v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811203v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Benistant-Hector" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814093v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814076v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814193v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lumaret" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811298v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814256v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Benistand-Hector" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814229v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Monta" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447537v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70129" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627069v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578995v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528778v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528790v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525329v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03113778v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120592v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627109v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835952v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818233v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842669v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163871v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851186v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01627014v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01627048v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>