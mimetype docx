--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,25570 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...25518 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Lebourgeois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frlebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2040-6150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=j73wFPwAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur d'Ecologie des Arbres Forestiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, AgroParisTech, INRAE, Silva, 54000 Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rattachement : AgroParisTech - Campus de Nancy, 14 rue Girardet, 54000 Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département : Sciences et Ingénierie Agronomique, Forestière, de l'Eau et de l'Environnement (SIAFEE)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois.lebourgeois@agroparistech.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement : Ecologie des arbres forestiers, dendrologie, phytoécologie, bioclimatologie forestière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche : Dendroécologie, Dendroclimatologie, Dendrochronologie, Phénologie foliaire, Adaptation des forêts aux changements climatiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quercus robur and Q. petraea responses to hydroclimatic changes and extremes in the Loire River valley, central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 97, pp.126511. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2026.126511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning point in the productivity of western European forests associated with a climate change footprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel R Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178843. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blaireau européen (Meles meles L.) favorise l’hétérogénéité locale de la flore en forêt feuillue de plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.33-54. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2025.9369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-tree approach to determine climate-growth patterns of European beech and their seasonality in the species southern distribution area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Jevšenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edurne Martinez del Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Čufar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Škrk-Dolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.110644. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Future Growth Enhancement Expected at the Northern Edge for European Beech due to Continued Water Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Klesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard L Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Alfaro‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Baittinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (10), pp.e17546. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing legacy effects of extreme droughts on tree growth of oaks across the Northern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Doležal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ziche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 926, pp.172049. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying drivers of non-stationary climate-growth relationships of European beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leifsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Buras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Klesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Baittinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banzragch Bat-Enerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 937, pp.173321. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blaireau européen : un animal forestier souvent mal connu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within and between population phenotypic variation in growth vigor and sensitivity to drought stress in five temperate tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fririon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 531, pp.120754. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 European heatwave led to stem dehydration but not to consistent growth reductions in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Salomón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Sass-Klaassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27579-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des chênes pédonculé et sessile sur deux sols à engorgement temporaire en Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Croizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier sols forestiers à engorgement temporaire, 73, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (Avril - Juin 2022), pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future radial growth and water-use efficiency of Fagus sylvatica and Quercus robur in a long-term climate refugium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Ouayjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2022.125939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional climate moderately influences species-mixing effect on tree growth-climate relationships and drought resistance for beech and pine across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud de Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.120317. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of activities of badgers (Meles meles L.) in a broadleaved forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-020-01447-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate sensitivity and drought seasonality determine post-drought growth recovery of Quercus petraea and Quercus robur in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Julio Camarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ziche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flurin Babst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 784, pp.147222. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The within-population variability of leaf spring and autumn phenology is influenced by temperature in temperate deciduous trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Denéchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina-Nicoleta Apostol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.369-379. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-019-01762-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Resource Dynamics in Mast Years for European Beech and Oak—A Continental Scale Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Nussbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Benham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Cinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Etzold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.689836. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.689836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing stand density favors resistance, resilience, and recovery of Quercus petraea trees to a severe drought, particularly on dry sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00959-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blaireau européen (Meles meles L.). Synthèse des connaissances européennes. Partie 2 : groupes familiaux, dynamiques des populations et domaines vitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (2), pp.99-118. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blaireau européen (Meles meles L.). Synthèse des connaissances européennes. Partie 1 : choix de l'habitat, structure et densité spatiale des terriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (1), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2020.5305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des forêts et les changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.033.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which oak provenances for the 22nd century in Western Europe? Dendroclimatology in common gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (6), pp.e0234583. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0234583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of tree diversity on the resistance and recovery of forest stands in the French Alps may depend on species differences in hydraulic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 450, pp.117486. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fructification du Hêtre et des Chênes en France : rôle des températures, du pollen et du bilan de carbone et relation avec la croissance des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la capacité du chêne sessile à répondre à des sécheresses extrêmes : Réduction de la densité des peuplements. Étude dendro-écologique de réseaux d’expérimentations sylvicoles à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la chalarose (Hymenoscyphus fraxineus) sur la croissance radiale du frêne et sur son déterminisme climatique dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.225. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When do dendrometric rules fail? Insights from 20 years of experimental thinnings on sessile oak in the GIS Coop network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 433, pp.276-286. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.329-332. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses observées des arbres aux variations du climat (croissance, phénologie foliaire et fructification)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58-59-60, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the roles of temperature, carbon inputs and airborne pollen as drivers of fructification in European temperate deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (3), pp.349-365. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-018-1108-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Coop: networks of silvicultural trials for supporting forest management under changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0692-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatically controlled reproduction drives interannual growth variability in a temperate tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hacket-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ascoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Vacchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (12), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hêtre face au changement climatique : le cas de la Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Latte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Claessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (3), pp.205-218. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/65336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial growth resilience of sessile oak after drought is affected by site water status, stand density, and social status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-016-1479-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les itinéraires sylvicoles pour atténuer les effets du changement climatique. Résultats pour la chênaie sessiliflore française à partir des réseaux d’expérimentations sylvicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (1), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth partitioning within beech trees (Fagus sylvatica L.) varies in response to summer heat waves and related droughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Latte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Claessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-015-1288-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanglier en Europe : une menace pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (6), pp.505-518. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aeration, water deficit, nitrogen availability, acidity and temperature all contribute to shaping tree species distribution in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.387-399. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Changes in Growth Rate and Growth Variability of Beech (Fagus sylvatica L.) Related to Soil Alteration and Climate Change in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Latte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Claessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f7080174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased tree-growth synchronization of beech (Fagus sylvatica L.) in response to climate change in northwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Latte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Claessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand density, tree social status and water stress influence allocation in height and diameter growth of Quercus petraea (Liebl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (10), pp.1035-1046. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species mixture increases the effect of drought on tree ring density, but not on ring width, in Quercus petraea Pinus sylvestris stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valene Tuilleras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 345, pp.73 - 82. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroécologie du Hêtre en forêt de Soignes. Les cernes des arbres nous renseignent sur les changements récents et futurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Latte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la croissance des chênaies pédonculées atlantiques dépérissantes : effets des sécheresses et relation avec l’architecture des houppiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp. 333-351. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/59289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de la réponse au climat du Chêne sessile dans la moitié nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (2), pp.107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social status-mediated tree-ring responses to climate of Abies alba and Fagus sylvatica shift in importance with increasing stand basal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 328, pp.209 - 218. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth partitioning in forest stands is affected by stand density and summer drought in sessile oak and Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 334 (15 décembre 2014), pp.358 - 368. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sapin pectiné en peuplement mélangé est moins sensible à la sécheresse qu’en peuplement pur. Une étude dans le massif Vosgien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina E. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sampling effort on the regional chronology statistics and climate-growth relationships estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.58-67. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water balance performs better than climatic water variables in tree species distribution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (4), pp.470-482. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed stands reduce Abies alba tree-ring sensitivity to summer drought in the Vosges mountains, western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mérian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 303, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut social d’un arbre influence-t-il sa réponse au climat ? Étude dendroécologique sur le Sapin, l’Epicéa, le Pin sylvestre, le Hêtre et le Chêne sessile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Mérian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for quantifying and correcting sample size-related bias in population estimates of climate-tree growth relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (4), pp.444-452. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5849/forsci.12-047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the risk of mis-estimating correlation significance of climate-tree growth relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (5), pp.1467 - 1476. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-013-0893-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of climate signal in tree-ring width in Mediterranean mountains: a multi-species analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.715 - 729. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-011-0638-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse au climat et à ses variations au cours du XXe siècle du sapin pectiné, du hêtre, des pins noir, sylvestre et à crochets en contexte méditerranéen montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life strategies in intra-annual dynamics of wood formation: example of three conifer species in a temperate forest in north-east France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (5), pp.612 - 625. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tps039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de la châtaigneraie limousine et climat. Réflexion sur la place du Châtaignier dans les prochaines décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Néquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Righi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (6), pp.751-763. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of decreasing the number of cored trees per plot on chronology statistics and climate-growth relationships: a multispecies analysis in a temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (12), pp.2413 - 2422. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X11-149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité au climat des arbres forestiers a-t-elle changé au cours du XXe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mérian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/43091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation and temporal instability in climate-growth relationships of sessile oak (Quercus petraea [Matt.] Liebl.) under temperate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (11), pp.1855-1871. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-011-9959-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-mediated climate-growth relationships in temperate forests: a multi-species analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (8), pp.1382-1391. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la variabilité climatique et des événements extrêmes sur la croissance d’Abies alba, Picea abies et Pinus sylvestris en climat tempéré français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille B.K. Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (1), pp.7-24. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/32971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating phenological shifts in French temperate forests under two climatic change scenarios and four driving global circulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (5), pp.563-581. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-010-0305-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of French temperate coniferous forests to climate variability and extreme events (Abies alba, Picea abies and Pinus sylvestris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.364-376. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.01148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des dates de débourrement et de jaunissement des chênaies et des hêtraies françaises au cours du XXIè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (6), pp.607-624. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/41198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact potentiel du changement climatique sur la distribution de l'Epicéa, du Sapin, du Hêtre et du Chêne sessile en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, LXI (6), pp.567-593. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/32924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme de la phénologie des forêts tempérées françaises : étude sur les peuplements du réseau Renecofor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (3), pp.323-343. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/19767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hêtre face aux changements climatiques - 1. Le hêtre en France en 2100 : la portion congrue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hêtre face aux changement climatiques: Connaître les points faibles du hêtre pour mieux les surmonter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hêtre face aux changements climatiques. Connaître les points faibles du hêtre pour mieux les surmonter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations croissance du chêne pédonculé et climat sur deux types de sol à nappe temporaire en lorraine (rédoxisol acide et pélosol différencié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (4), pp.411-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic signal in annual growth variation of silver fir ( Abies alba Mill.) and spruce ( Picea abies Karst.) from the French Permanent Plot Network (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3), pp.333 - 343. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic signal in annual growth variation of silver fir (Abies alba Mill.) and spruce (Picea abies Karst.) from the French Permanent Plot Network (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3), pp.333-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hêtre face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, hors-série n° 2, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hêtre face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in cold hardiness and carbohydrate concentration from dormancy induction to bud burst among provenances of three European oak species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ahas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kurz-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (6), pp.817-825. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/27.6.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des écosystèmes forestiers au climat : ce que RENECOFOR nous a appris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic signal in annual growth variation of silver fir (Abies alba Mill.) and spruce (Picea abies Karst.) from the French Permanent Plot Network (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3), pp.333-343. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité au climat des chênes sessile et pédonculé dans le réseau RENECOFOR. Comparaison avec les hêtraies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (1), pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse au climat du Sapin (Abies alba Mill.) et de l’Épicéa (Picea abies (L.) Karst.) dans le réseau RENECOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (5), pp.419-432. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/6767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des essences forestières sur sol à nappe temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (4), pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie des peuplements du reseau RENECOFOR : variabilité entre espèces et dans l'espace, et déterminisme climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations phénologiques des arbres forestiers : concepts, intérêts et problématiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janis Differt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de la productivité des forêts françaises : bilan actuel et conséquences prévisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le niveau de sécheresse dans le cadre des études stationnelles et de la gestion forestière à partir d'indices bioclimatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (4), pp.331-356. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche dendroécologique de la sensibilité du Hêtre (Fagus sylvatica L.) au climat en France et en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-tree-growth relationships of European beech (Fagus sylvatica L.) in the French Permanent Plot Network (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.385 - 401. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-004-0397-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender le niveau de sécheresse dans le cadre des études stationnelles et de la gestion forestière à partir d'indices bioclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Piedallu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (4), pp.331-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-tree-growth relationships of European beech (Fagus sylvatica L.) in the French Permanent Plot Network (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.385 - 401. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-004-0397-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-tree-growth relationships of Quercus petraea Mill. stand in the Forest of Bercé (&amp;quot;Futaie des Clos&amp;quot;, Sarthe, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (4), pp.361-372. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2004029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-tree-growth relationship of Quercus petraea Mill. stand in the forest of Bercé (&amp;quot;Futaie des Clos&amp;quot;, Sarthe, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freiburger Forstliche Forschung Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage et stabilité du chêne et du hêtre en Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Drexhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une chênaie sessiliflore exceptionnelle : la futaie des Clos (Sarthe).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (4), pp.333-346. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enracinements comparés du chêne sessile, du chêne pédonculé et du hêtre. Réflexions sur l'autécologie des essences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (1), pp.17-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations phénologiques des peuplements du réseau national de suivi à long terme des écosystèmes forestiers (Renecofor).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janis Differt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (5), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/4930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enracinements comparés du Chêne sessile, du Chêne pédonculé et du Hêtre. Réflexions sur l'autécologie des essences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (1), pp.17-42. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/4898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête et racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Drexhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max M. Bruciamacchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 139, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des changements climatiques régionaux en France entre 1956 et 1997. Réflexions en terme de conséquences pour les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (7), pp.733-754. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques en France +1,2° depuis 40 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 139, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic signals in earlywood, latewood and total ring width of Corsican pine from western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (2), pp.155-164. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height and radial growth trends of Corsican pine in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30, pp.712-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height and radial growth trends of Corsican pine in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (5), pp.712-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chênes sessile et pédonculé (Quercus petraea Liebl. et Quercus robur L.) dans le réseau Renecofor : rythme de croissance radiale, anatomie du bois, de l'aubier et de l'écorce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (4), pp.522-536. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nette tendance à l'augmentation des températures en France depuis les années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une sécheresse prolongée sur le comportement des plants de pin laricio (Corse et Calabre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 121, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil drying on leaf water potential, photosynthesis, stomatal conductance and growth in two black pine varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55 (3), pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité d'arbres âgés à l'ouverture du peuplement. Quelques exemples livrés par l'étude des placettes du réseau RENECOFOR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin laricio de Corse. Effet du climat sur la croissance radiale dans l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil drying on leaf water potential, photosynthesis, stomatal conductance and growth in two black pine varietes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55, pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin laricio de Corse en Pays de la Loire. Etude dendroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 113, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la nutrition minérale et de l'approvisionnement en eau sur la croissance du pin laricio de Corse dans l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 54 (3), pp.279-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la nutrition minérale et de l'approvisionnement en eau sur la croissance du pin de Corse dans l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 54, pp.279-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroécologie du pin laricio de Corse dans l'ouest de la France. Evolution du potentiel de croissance au cours des dernières décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (5), pp.931-946. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroécologie du pin laricio de Corse dans l'ouest de la France. Évolution du potentiel de croissance au cours des dernières décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (5), pp.931-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une fertilisation minérale sur la croissance radiale de sapinières dépérissantes dans les Vosges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 45 (6), pp.639-650. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/26464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin-Macario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des forêts face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dérèglement climatique: un défi pour les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNHF, May 2021, Web Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des conditions écologiques favorables à la distribution des principales essences présentes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CAQSIS, 5-7 avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du déficit hydrique et de la composition du peuplement sur la largeur et la densité du cerne du chêne sessile et du pin sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valene Tuilleras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2015, Nogent-sur-Vernisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du déficit hydrique et de la composition du peuplement sur la largeur et la densité du cerne du chêne sessile et du pin sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tuilleras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent sur Vernisson, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données climatiques pour évaluer et prédire la distribution et l'évolution de la ressource forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire CNRM_GAME n° 2015_24, 29 septembre 2015, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des réseaux du GIS Coop à l'analyse conjointe des effets de la densité et des facteurs climatiques sur la dynamique des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le GIS Coop : 20 ans d'expérience pour imaginer les sylvicultures de demain", 2 octobre 2014, FCBA, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation en eau des arbres et stratégies de régulations des pertes hydriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forêts et Changements Climatiques. Quelles conséquences pour les forêts meusiennes et notre sylviculture. EPL-Agro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bar-le-Duc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring tree phenology to predict climate change impacts. Analysing data from French level II network (RENECOFOR Network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICP Forests Conference: "Monitoring Europen Forests: Detecting and Understanding Changes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet : Cartographie de la contrainte hydrique des sols forestiers, et exemple d'utilisation dans le cadre des catalogues de stations forestières. Réseau Mixte Technologique, Réseau AFORCE Séminaire de fin de projet 12 décembre 2012 LERFOB LERFOB - -AgroParisTech AgroParisTech--ENGREF ENGREF – – Nancy Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution des projets du réseau mixte technologique AFORCE, FCBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur la phénologie des arbres forestiers et leurs conséquences sur leur survie et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Société Météorologique de France : Les multiples facettes du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des ateliers Positionnement du réseau RENECOFOR vis-à-vis de quelques questions et approches émergentes : observation des changements globaux, bioindication et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers - Résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les stades phénologiques et les variables climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation climatique et bioclimatique des variations interannuelles de croissance des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles écologiques et spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier LERFOB sur la variabilité spatiale de la croissance et de la distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, CHAMPENOUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodora Nedeltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie des stations forestières : blocages et avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, PARIS, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité spatiale et temporelle et du déterminisme climatique de la phénologie des peuplements du Réseau National de Suivi à Long Terme des Ecosystèmes Forestiers (RENECOFOR).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Réunion du réseau CATAENAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Anglet, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité au climat des hêtraies et des chênaies du Réseau National de Suivi à Long Terme des Ecosystèmes Forestiers (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. réunion du réseau CATANEAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, ANGLET, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau d'observations phénologiques pour la gestion du changement climatique. De l'observation des écosystèmes forestiers à l'information sur la forêt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt. Séminaire ECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des essences forestières sur sol à nappe temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et forêt. Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, CHAMPENOUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête et déracinement des arbres en parcs urbains : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Atger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aversenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conséquences prévisibles et constatées du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests. Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, FRIBOURG, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests. Scientific conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes racinaires d'essences feuillues et résineuses dans différentes situations sylvicoles et stationnelles : application à l'évaluation de la stabilité et aux bilans carbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt, Vent et Risques. Séminaire de programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, PARIS, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances climatiques en France (période 1956-1997) et phénologie des essences forestières (exemple du RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Réunion CATAENAT du Réseau Renecofor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, MONT-AIGOUAL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enracinements comparés du chêne et du hêtre sur différents matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes racinaires d’essences feuillues et résineuses dans différentes situations sylvicoles et stationnelles. Réflexions sur l’autécologie des essences et application à l ’évaluation de le stabilité des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Drexhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches sur la forêt lorraine deux ans après la tempête. Journée thématique FORBOIS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de la végétation dans les forêts du nord-est de la France entre 1970 et 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la flore et de l'humus induites par un apport de calcium dans différents écosystèmes forestiers du Nord-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de discussion sur l'état des travaux et des connaissances dans le domaine de l'application des amendements calcaires. Ses conséquences sur le fonctionnement de l'écosystème forestier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1993, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of oak tree-ring width and stable isotopes to reconstruct hydroclimate variability in central France over the last millennium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition &amp;quot;Les Plantes au rythme des saisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans du RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beaune, France. 20 planches, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants from Season to Season: a phenological observation guidebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36662-298-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pflanzen im Rhythmus der Jahreszeiten beobachten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2020, 978-3-258-08170-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes au rythme des saisons : guide d'observation phénologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biotope, 336 p., 2017, Ouvrages Nation - Biotope, 978-2-36662-196-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les milieux forestiers de la plaine lorraine : Guide pour l'identification des stations et le choix des essences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Madesclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Propriété Forestière (délégations de Lorraine-Alsace et Champagne-Ardenne), 133 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENECOFOR. Etude dendrochronologique des 102 peuplements du réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONF Office National des Forêts, Département des Recherches Techniques, 307 p., 1997, 2-84207-075-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 - Tree Phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urša Vilhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Beuker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshie Mizunuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja Skudnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Ferretti; Richard Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Monitoring, Volume 12, 1st Edition : Methods for terrestrial investigations in Europe with an overview of North America and Asia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Elsevier, pp.169-182, 2013, Developments in Environmental Science, 9780080982229. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-098222-9.00009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrochronologie et dendroclimatologie du chêne en France. Questions posées par le transfert de données de bois historiques vers la dendroclimatologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Noël Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fraiture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrade L.; Miramont C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universite de Savoie, Faculte des sciences et techniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 218 p., 2010, Collection Edytem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racines, sol, mécanique de l'ancrage de l'arbre et stabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt face aux tempêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, Synthèses (INRA), 978-2-7592-0330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term growth trends of trees: ten years of dendrochronological studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth trends in European forests : Studies from 12 countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372 p., 1996, Research Report - European Forest Institute, 3-540-61460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Châtaignier (&amp;lt;i&amp;gt;Castanea sativa&amp;lt;/i&amp;gt; Mill. ) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne rouge (&amp;lt;i&amp;gt;Quercus rubra&amp;lt;/i&amp;gt; L.) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Robinier faux-acacia (&amp;lt;i&amp;gt;Robinia pseudoacacia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Merzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyers hybrides (&amp;lt;i&amp;gt;Juglans x intermedia&amp;lt;/i&amp;gt;) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Becquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer noir (&amp;lt;i&amp;gt;Juglans nigra&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Becquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Noyer commun (&amp;lt;i&amp;gt;Juglans regia&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Becquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Hêtre (&amp;lt;i&amp;gt;Fagus sylvetica&amp;lt;/i&amp;gt; L.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin de Salzmann (Pinus nigra subsp.Salzmannii (Dunnal) Franco) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin maritime (&amp;lt;i&amp;gt;Pinus pinaster&amp;lt;/i&amp;gt; Ait.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Cormier (Sorbus domestica.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne pédonculé (&amp;lt;i&amp;gt;Quercus robur&amp;lt;/i&amp;gt; L.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Érable plane (&amp;lt;i&amp;gt;Acer platanoides&amp;lt;/i&amp;gt; L.) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Céphalonie (Abies cephalonica) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin larcio de Corse et de Calabre (Pinus nigra corsicana (Loudon) Hyl. et Pinus nigra calabrica (Loudon) C.K.Schneid.) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin à l'encens, pin à torches (&amp;lt;i&amp;gt;Pinus taeda&amp;lt;/i&amp;gt; L.) (5ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne sessile (&amp;lt;i&amp;gt;Quercus petraea&amp;lt;/i&amp;gt; Liebl.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Tilleul à grandes feuilles (&amp;lt;i&amp;gt;Tilia platyphyllos&amp;lt;/i&amp;gt; Scop.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Vancouver (&amp;lt;i&amp;gt;Abies grandis&amp;lt;/i&amp;gt; Lindl.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze d'Europe (&amp;lt;i&amp;gt;Larix Decidua&amp;lt;/i&amp;gt; Mill.) (6ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne pubescent (&amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; Willd.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Weben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brusten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin pectiné (&amp;lt;i&amp;gt;Abies alba&amp;lt;/i&amp;gt;) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin sylvestre (&amp;lt;i&amp;gt;Pinus sylvestris&amp;lt;/i&amp;gt; L.) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Bornmüller (Abies bornmuelleriana) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin leucodermis, Pin de Bosnie (&amp;lt;i&amp;gt;Pinus leucodermis&amp;lt;/i&amp;gt; Antoine syn. &amp;lt;i&amp;gt;Pinus heldreichii&amp;lt;/i&amp;gt; Christ) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin tordu, Pin de Murray (&amp;lt;i&amp;gt;Pinus contorta&amp;lt;/i&amp;gt; Dougl. Ex Loud.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Aulne glutineux (&amp;lt;i&amp;gt;Alnus glutinosa&amp;lt;/i&amp;gt; L. Gaertn.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin des Canaries (&amp;lt;i&amp;gt;Pinus canariensis&amp;lt;/i&amp;gt; C. Smith) (1ère édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Bouleau pubescent (&amp;lt;i&amp;gt;Betula pubescens&amp;lt;/i&amp;gt; Erhr.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brusten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Mélèze du Japon (&amp;lt;i&amp;gt;Larix kaempferi&amp;lt;/i&amp;gt; Lamb.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Aulne blanc (&amp;lt;i&amp;gt;Alnus incana&amp;lt;/i&amp;gt; Moench) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Bouleau verruqueux (&amp;lt;i&amp;gt;Betula pendula&amp;lt;/i&amp;gt; Roth.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brusten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin cembro (&amp;lt;i&amp;gt;Pinus cembra&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Charme (&amp;lt;i&amp;gt;Carpinus betulus&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brusten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Frêne oxyphylle (&amp;lt;i&amp;gt;Fraxinus angustifolia&amp;lt;/i&amp;gt; Vahl. ) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Tremble (&amp;lt;i&amp;gt;Populus tremula&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Alisier torminal (&amp;lt;i&amp;gt;Sorbus torminalis&amp;lt;/i&amp;gt; L. Crantz) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Épicéa commun (&amp;lt;i&amp;gt;Picea abies&amp;lt;/i&amp;gt; L. Karst.) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin noir d'Autriche (Pinus nigra J.F.Arnold) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Merisier (&amp;lt;i&amp;gt;Prunus avium&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Érable sycomore (&amp;lt;i&amp;gt;Acer pseudo platanus&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Benistant-Hector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin de Monterey (&amp;lt;i&amp;gt;Pinus radiata&amp;lt;/i&amp;gt; D.Don) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne vert (&amp;lt;i&amp;gt;Quercus ilex&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lumaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin pignon (Pinus pinea) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin brutia (&amp;lt;i&amp;gt;Pinus brutia&amp;lt;/i&amp;gt; Ten.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Eucalyptus (&amp;lt;i&amp;gt;Eucalyptus spp.&amp;lt;/i&amp;gt;) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Tilleul à petites feuilles (&amp;lt;i&amp;gt;Tilia cordata&amp;lt;/i&amp;gt; Mill.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Benistand-Hector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin d'Alep (Pinus halepensis) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Chêne liège (&amp;lt;i&amp;gt;Quercus suber&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lumaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Monta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot du nouveau rédacteur en chef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.451-451. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Frêne commun (&amp;lt;i&amp;gt;Fraxinus excelsior&amp;lt;/i&amp;gt; L.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf area index estimation of even-aged oak (Quercus petraea) forests using in situ stand dendrometric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers dans les forêts de Brin et d'Amance (Plaine lorraine) - Synthèse des inventaires 2021-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech; INRAE; Université de Lorraine. 2026, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers dans la forêt du Bois du Chapitre (Plateaux calcaires du nord-est) : Synthèse des inventaires 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, AgroParisTech, INRAE, Silva. 2026, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers en forêt domaniale de la Reine et forêts associées (Plaine lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, AgroParistech, INRAE, Silva. 2024, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers en forêt domaniale de Bezange-la-Grande (Plaine lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, AgroParisTech, INRAE, Silva. 2024, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la diversité végétale et des peuplements forestiers dans les forêts de Brin et d'Amance (Plaine lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lniversité de Lorraine; AgroParisTech; INRAE. 2021, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blaireau Européen (Meles meles L.). Protocole de description des terriers pour l’étude de l’habitat et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de Lorraine, AgroParisTech, INRAE, Silva; Groupe d'Etudes des Mammifères de Lorraine. 2021, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blaireau Européen (Meles meles L.). Synthèse des données européennes concernant la sélection des habitats, la densité des terriers et des populations, les territoires vitaux, le régime alimentaire et les cycles d’activités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine, AgroParisTech, INRAE, Silva; Groupe d'Etudes des Mammifères de Lorraine. 2020, pp.1-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'évolution du stock d'eau disponible pour la végétation des sols forestiers lorrains, dans un contexte de changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech, Nancy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles essences favoriser dans les peuplements mélangés réguliers pour augmenter la résistance et la résilience des arbres au climat et à ses aléas. Une étude dendroécologique multi-espèces en contextes collinéen et montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AgroParisTech. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'évolution de la contrainte hydrique en contexte de réchauffement climatique, et exemple d'utilisation dans le cadre des catalogues et guides de stations forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroParisTech, Nancy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ign. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité spatiale et temporelle et du déterminisme climatique de la phénologie des peuplements du Réseau National de Suivi à Long Terme des Ecosystèmes Forestiers (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Godfroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du bilan hydrique et de la croissance des arbres dans le Réseau National de Suivi à long terme des Ecosystèmes Forestiers (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENECOFOR : Étude dendrochronologique des 102 peuplements du réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département des Recherches Techniques - Office National des Forêts. 1997, 307 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude dendroécologique et écophysiologique du pin Laricio de Corse (Pinus nigra Arnold ssp. laricio Poiret var. corsicana) en région pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche dendroécologique de la réponse des arbres forestiers tempérés au climat et à ses variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. Université de lorraine, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01627014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et méthodes de la dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mérian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Nancy, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01627048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId620"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -25625,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A12F63C3"/>
+    <w:nsid w:val="040C797C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25856,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frlebourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2040-6150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.lebourgeois@agroparistech.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2026.126511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05123095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R Hertzog" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178843" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2025.9369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Jev&#353;enak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Martinez del Castillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina &#352;krk-Dolar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leifsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klesse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baittinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banzragch Bat-Enerel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Dole&#382;al" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherrer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ziche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spicher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daviller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pires" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Croizier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bastianelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud de Streel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbeito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bielak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120317" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio Camarero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147222" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03102314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-020-01447-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880244v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Nussbaumer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Benham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cinti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Etzold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.689836" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00959-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5313" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02978425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544285v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorentz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fenaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70703" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70518" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154540v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830867v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1108-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biondi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cavin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13158" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Latte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Claessens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65336" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1479-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62970" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1288-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121264v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vall&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baudet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62398" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598655v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f7080174" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195102v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.01.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269487v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Penninckx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouvier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59289" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195101v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eberle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.038" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34HJ4SWM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. M&#233;rian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2012.07.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0RL3LR1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003334v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pinto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;rian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.04.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001113v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5849/forsci.12-047" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004535v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0893-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CC7N35ZN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004516v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;rian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47471" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0638-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8M1ZR0M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004193v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps039" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N&#233;quier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Righi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51113" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000011v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X11-149" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43091" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000466v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-011-9959-2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SC4Q14B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000891v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.01.019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4K5626G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449634v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B.K. Rathgeber" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32971" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195017v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-010-0305-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1237A9342D11E492B89FE1884F903497B0550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01148.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A20A0523733175E5C8960C8FDE0F8B8E37F88FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41198" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449805v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19767" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194998v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194996v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194995v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831360v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831353v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kurz-Besson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.6.817" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195001v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194969v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194974v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194978v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665486v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449792v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6767" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661327v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658289v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godfroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Differt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670357v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449513v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5021" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449488v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5055" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831365v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breda" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0397-9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7J2JD33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681039v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831367v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883766v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004029" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679466v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cousseau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ducos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671622v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678133v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drexhage" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449428v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5198" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681711v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449525v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4930" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449146v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4898" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681553v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669914v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884170v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001160" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692109v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883222v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000166" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579237v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443496v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5460" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689544v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Aussenac" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clerc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443477v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ponce" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5524" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684150v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692264v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688189v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883149v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L&#233;vy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688900v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lef&#232;vre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696210v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960502" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883106v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443801v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26464" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793803v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601381v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuilleras" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627008v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627283v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627121v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manuel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594834v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chuine" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195045v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194976v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194973v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811914v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814901v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813332v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818351v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832352v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825928v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833643v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversenq" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazelle" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826846v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826595v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827780v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830061v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762097v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832900v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837458v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thimonier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774008v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791351v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905771v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leclub-biotope.com/fr/librairie-naturaliste/1902-plants-from-season-to-season-format-e-book-english" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03257738v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haupt.ch/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607772v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599201v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madesclaire" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840457v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598823v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;a Vilhar" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Beuker" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshie Mizunuma" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Skudnik" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-098222-9.00009-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118383v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gassmann" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sde.archives-ouvertes.fr/file/index/docid/786410/filename/Collection_Edytem_11_Dendrochronologie_-.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195026v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841980v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/134745.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811276v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814239v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814219v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811362v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811366v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811372v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811552v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811344v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814056v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814247v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814213v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811035v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810909v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811589v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814155v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809212v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814208v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weben" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814262v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814201v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810992v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811383v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814140v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810834v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811526v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811220v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811558v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810951v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811579v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811214v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811540v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811015v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811413v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811237v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811309v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814161v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814251v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811479v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillette" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811623v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811203v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Benistant-Hector" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814093v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814076v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814193v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lumaret" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811298v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814256v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Benistand-Hector" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814229v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Monta" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447537v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70129" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627069v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578995v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528778v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528790v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525329v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03113778v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120592v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627109v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835952v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818233v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842669v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163871v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851186v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01627014v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01627048v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frlebourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2040-6150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=j73wFPwAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.lebourgeois@agroparistech.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594648v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2026.126511" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05123095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R Hertzog" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178843" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2025.9369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Jev&#353;enak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Martinez del Castillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina &#352;krk-Dolar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110644" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baittinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17546" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Dole&#382;al" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherrer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ziche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leifsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banzragch Bat-Enerel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spicher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daviller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pires" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Croizier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bastianelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880260v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud de Streel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbeito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bielak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120317" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03102314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-020-01447-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio Camarero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147222" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Nussbaumer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Benham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cinti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Etzold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.689836" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00959-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02978425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5305" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117486" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70518" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorentz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fenaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70703" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154540v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830867v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1108-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384114v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biondi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cavin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13158" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Latte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kint" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Claessens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65336" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564555v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1479-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62970" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531647v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1288-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121264v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vall&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62398" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f7080174" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195102v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.01.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269487v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv067" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Penninckx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouvier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59289" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eberle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34HJ4SWM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004097v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. M&#233;rian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2012.07.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0RL3LR1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003334v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pinto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;rian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.04.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51439" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001113v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5849/forsci.12-047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0893-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CC7N35ZN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003427v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0638-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8M1ZR0M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;rian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47471" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598663v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N&#233;quier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Righi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51113" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000011v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X11-149" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/43091" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000466v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-011-9959-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SC4Q14B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000891v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.01.019" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4K5626G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449634v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B.K. Rathgeber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32971" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195017v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-010-0305-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BC1237A9342D11E492B89FE1884F903497B0550/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.01148.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A20A0523733175E5C8960C8FDE0F8B8E37F88FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449549v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/41198" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449805v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/19767" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194996v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194995v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194998v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195013v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831360v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194969v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195001v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831353v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kurz-Besson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.6.817" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194974v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194978v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665486v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449792v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6767" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661327v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658289v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godfroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656011v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Differt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449488v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5055" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449513v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5021" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breda" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ulrich" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-004-0397-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7J2JD33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681039v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01831367v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883766v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004029" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679466v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cousseau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ducos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671622v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678133v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drexhage" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449428v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5198" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681711v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449525v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4930" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449146v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4898" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681553v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884170v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001160" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669914v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000166" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692109v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gilbert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579237v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443496v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5460" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691308v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689544v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883202v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;vy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Aussenac" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clerc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443477v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ponce" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5524" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684150v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688189v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883149v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L&#233;vy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688900v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lef&#232;vre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696210v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960502" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883106v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443801v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bonneau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26464" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793803v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601381v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuilleras" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627008v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627283v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627121v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manuel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594834v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chuine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195045v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194976v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194973v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813332v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818351v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814901v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811914v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825928v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832352v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833643v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversenq" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazelle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826846v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826595v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827780v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830061v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762097v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832900v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837458v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thimonier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774008v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791351v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905771v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leclub-biotope.com/fr/librairie-naturaliste/1902-plants-from-season-to-season-format-e-book-english" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03257738v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haupt.ch/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607772v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599201v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madesclaire" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840457v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598823v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;a Vilhar" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Beuker" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshie Mizunuma" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Skudnik" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-098222-9.00009-1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118383v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gassmann" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sde.archives-ouvertes.fr/file/index/docid/786410/filename/Collection_Edytem_11_Dendrochronologie_-.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195026v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841980v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/134745.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811276v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814219v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814239v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811362v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811366v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811372v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811344v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811552v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814056v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814247v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814213v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811035v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810909v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811589v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814155v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814201v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814262v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810992v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811383v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814208v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weben" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brusten" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809212v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814140v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810834v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811579v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811558v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810951v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811526v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811220v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811413v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811015v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811214v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811540v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811237v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811309v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814161v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814251v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811479v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillette" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811623v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811203v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Benistant-Hector" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814093v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814193v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lumaret" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814076v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811514v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811298v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814256v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Benistand-Hector" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811569v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814229v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Monta" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447537v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70129" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811329v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627069v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578995v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620461v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528778v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528790v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525329v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03113778v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120592v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627109v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835952v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818233v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842669v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163871v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851186v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01627014v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01627048v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>