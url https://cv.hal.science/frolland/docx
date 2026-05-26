--- v0 (2026-03-10)
+++ v1 (2026-05-26)
@@ -100,1160 +100,1160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 pandemic's impact on French Health Students’ consumption of substances – a mixed analysis of their substance use</w:t>
+                <w:t xml:space="preserve">Breaking the stereotypes: how do medical professionals really view nephrologists? A cross-national survey among medical students, residents, and physicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Rolland</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.241-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40620-023-01682-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831720v1</w:t>
+                <w:t xml:space="preserve">hal-04626770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the stereotypes: how do medical professionals really view nephrologists? A cross-national survey among medical students, residents, and physicians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 pandemic's impact on French Health Students’ consumption of substances – a mixed analysis of their substance use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nans Florens</w:t>
+                <w:t xml:space="preserve">Amine Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Vinchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Rolland</w:t>
+                <w:t xml:space="preserve">Gilles Bertschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (1), pp.241-244. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-023-01682-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626770v1</w:t>
+                <w:t xml:space="preserve">hal-04831720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détresse et résilience des étudiants en médecine de Paris-Saclay lors de la première vague de la pandémie de COVID-19</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How do medical students, residents and graduated physicians really perceive radiologists? A cross-national study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pirocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Beregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delabrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.05.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2023.111115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233287v1</w:t>
+                <w:t xml:space="preserve">hal-04271282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do medical students and graduated physicians think about infectious disease specialists?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Kherabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Frajerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Diseases Now</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do medical students, residents and graduated physicians really perceive radiologists? A cross-national study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le personnel soignant et les addictions, le milieu anesthésique à risques. Un exemple de prévention : la mission FIDES (AP–HP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coscas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2023.111115⟩</w:t>
+              <w:t xml:space="preserve">Praticien en Anesthésie Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (5), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pratan.2023.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271282v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le personnel soignant et les addictions, le milieu anesthésique à risques. Un exemple de prévention : la mission FIDES (AP–HP)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Détresse et résilience des étudiants en médecine de Paris-Saclay lors de la première vague de la pandémie de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rolland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Benyamina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Praticien en Anesthésie Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (5), pp.321-326. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (4), pp.304-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pratan.2023.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271276v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the first wave of the COVID-19 pandemic on French Health students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mental health and working conditions among French medical students: A nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Diquet</w:t>
+                <w:t xml:space="preserve">Nawale Hadouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Haas-Jordache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loona Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, pp.124 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03684445v1</w:t>
+                <w:t xml:space="preserve">inserm-03684443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health and working conditions among French medical students: A nationwide study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">COVID-19 pandemic's impact on French Health Students: A cross-sectional study during the third wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evan Gouy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loona Mathieu</w:t>
+                <w:t xml:space="preserve">Bertrand Diquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 306, pp.124 - 130. </w:t>
+              <w:t xml:space="preserve">, 2022, 311, pp.165 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03684443v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03684251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 pandemic's impact on French Health Students: A cross-sectional study during the third wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the first wave of the COVID-19 pandemic on French Health students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Frajerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Diquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 311, pp.165 - 172. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.S0013-7006(22)00035-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.05.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03684251v1</w:t>
+                <w:t xml:space="preserve">inserm-03684445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’éthique des curriculums de formation professionnelle en santé au regard d’une perspective épistémologique de « l’agir-en-santé »</w:t>
               </w:r>
@@ -1291,51 +1291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoé Reynaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (3), pp.127-135. </w:t>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoé Reynaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (3), pp.127-135. </w:t>
@@ -1552,51 +1552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une enquête nationale révèle l'état de santé mentale préoccupant des étudiants en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Frajerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1796,51 +1796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertschy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.10.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Florens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vinchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01682-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.05.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Kherabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104783" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pirocca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Beregi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delabrousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2023.111115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coscas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pratan.2023.09.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Diquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hadouiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Haas-Jordache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Mathieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.05.087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Reynaerts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Florens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vinchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01682-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertschy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.10.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pirocca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Beregi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delabrousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2023.111115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Kherabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coscas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pratan.2023.09.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.05.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hadouiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Haas-Jordache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Diquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.05.087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.12.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Reynaerts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>