--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1072,3036 +1072,3036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Souvestre : la réclame telle qu’elle sera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155, pp.71--89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grands et petits romantiques : flux et reflux de la mode médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Souvestre : la réclame telle qu’elle sera</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie entre panoptique et pantopie (1800-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155, pp.71--89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’isba créole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phoenix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Boris Gamaleya, 5, pp.45-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire et utopie (1800-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.243--253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue, dialectique, utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CRLHOI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.213--224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étonnantes utopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue pédagogique - Lettres Lycée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.15--28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux stratégies singulières en l'île du tsarévitch : Carpanin Marimoutou et Boris Gamaleya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les littératures réunionnaises, 53, pp.35-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refuge huguenot dans &amp;quot;Le Vallon aérien&amp;quot; de Jean-Baptiste Mosneron de Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153, pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refuge huguenot dans &amp;quot;Le Vallon aérien&amp;quot; de Jean-Baptiste Mosneron de Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153 (1), pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage urbain dans deux utopies sidérales du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.55-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe latiniste de l'abbé Olmo (1816-1824)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Travaux &amp; Documents "Uglossies", 23, pp.98-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire et utopie dans &amp;lt;i&amp;gt;Le cycle du dériseur sensé&amp;lt;/i&amp;gt; de Charles Nodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 146, pp.271-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier et le théâtre de l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.349-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une uchronie épistolaire, &amp;lt;i&amp;gt;Les voyages de Kang-Hi&amp;lt;/i&amp;gt; par le duc de Lëvis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de l'utopie dans &amp;lt;i&amp;gt;Le Médecin de Campagne&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.101-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistolaire, utopie et songe prophétique dans Les lettres d'un habitant de Genève de Saint-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Songes, Rêverie, Récits de Rêves dans les Correspondances, 29, pp.99-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de l'utopie dans « Le médecine de campagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (1), pp.101-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/balz.004.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de Nerval, &amp;lt;i&amp;gt;La Main de Gloire&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 155, pp.71--89</w:t>
+              <w:t xml:space="preserve">, 2002, pp.98-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 155, pp.71--89</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Utopie en Question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Boris Gamaleya, 5, pp.45-46</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jardins dans Sylvie de Gérard de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Histoire des Littératures Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (3/4), pp.319-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27, pp.243--253</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jardin dans &amp;lt;i&amp;gt;Sylvie&amp;lt;/i&amp;gt; de Gérard de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Histoire des Littératures Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26, pp.319-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.213--224</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hugo de Balzac dans les &amp;lt;i&amp;gt;Lettres à Madame Hanska&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27, pp.129-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32, pp.15--28</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire mélancolique dans les &amp;lt;i&amp;gt;Lettres&amp;lt;/i&amp;gt; de Madame de Sévigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27, pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 153, pp.67-81</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana M. Verona, Les « Salons » de Sainte-Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.125-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 153 (1), pp.67-81</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sand, Musset, &amp;lt;i&amp;gt;Le Roman de Venise&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Les littératures réunionnaises, 53, pp.35-51</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac et les intelligentiels. Politique et correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Glanes. Entre classicisme et modernités, 13, pp.75-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.55-72</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sand, Musset : Le Roman de Venise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Lettre et forme brève, 25-26, pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Travaux &amp; Documents "Uglossies", 23, pp.98-109</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et visages de Scarron au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Postérités du Grand Siècle, 15-16, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 146, pp.271-285</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;lt;i&amp;gt;Consuelo&amp;lt;/i&amp;gt; de George Sand, un homme pour rire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humoresques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Rires au Féminin, 11, pp.59-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.349-361</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnétisme et attraction dans Aurélia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42, pp.99-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une uchronie épistolaire, &amp;lt;i&amp;gt;Les voyages de Kang-Hi&amp;lt;/i&amp;gt; par le duc de Lëvis</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du quantifiable et du secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 30</w:t>
+              <w:t xml:space="preserve">, 2000, 25-26, pp.32-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4, pp.101-123</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arithmétique amoureuse dans les &amp;lt;i&amp;gt;Lettres à Sophie Volland&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Épistolaire, utopie et songe prophétique dans Les lettres d'un habitant de Genève de Saint-Simon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sceaux et talismans balzaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Songes, Rêverie, Récits de Rêves dans les Correspondances, 29, pp.99-111</w:t>
+              <w:t xml:space="preserve">, 1999, 23, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres à Gustave et Rachel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.113-114</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Benjamin et Geneviève Fondane avec Jacques et Raïssa Maritain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.98-99</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred de Vigny, &amp;lt;i&amp;gt;Correspondance&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26 (3/4), pp.319-338</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chiffre magique dans deux épîtres de &amp;lt;i&amp;gt;Cyrano de Bergerac&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26, pp.319-338</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faux rires romantiques, 1930-1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humoresques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.125-126</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval ou le Territoire de la Nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 248, pp.143-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Illouz, &amp;lt;i&amp;gt;Le Rêveur en Prose&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Hugo de Balzac dans les &amp;lt;i&amp;gt;Lettres à Madame Hanska&amp;lt;/i&amp;gt;</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval et la pseudonymie épistolaire (1850-1855)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 27, pp.129-153</w:t>
+              <w:t xml:space="preserve">, 1997, pp.53-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1127 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460912v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02052126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux rires romantiques, 1830-1850</w:t>
               </w:r>
@@ -4324,8599 +4324,8599 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reggae, de l'exil à l'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Arsène Yao, Nov 2023, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Colonial utopias and dystopias in Bourbon and Mauritius Island during the 19th century »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la SLL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plaiche, Karel, Arnold, Markus, Mar 2023, Capetown, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figures de l'esclavage dans Le massacre de Saint-Domingue par Auguste Anicet-Bourgeois et Auguste Lepoitevin de Legreville Saint-Alme, dit Prosper [1837]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les musées face à l’esclavage : le défi de réconcilier les récits sur un héritage commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kartyé Lib Mémoire &amp; Patrimoine Océan Indien, Apr 2023, Saint-André, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces et profondeurs du paysage insulaire, Boris Gamaleya, Jules Hermann, Malcolm De Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art, Paysage et Insularité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESAR, APILAB, Mar 2023, Le Port, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Plaiche, Karel, Arnold, Markus, Mar 2023, Capetown, South Africa</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reggae, de l’exil à l’utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas et mobilités : perspectives critiques actuelles. Afrique, Amérique-Caraïbe, Europe, Asie (XVè-XXIè siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Nov 2023, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Arsène Yao, Nov 2023, Abidjan, Côte d’Ivoire</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haï kaï créoles, dépayzaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gages d’affection et patrimoine de l’océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Le Port, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Nov 2023, Abidjan, Côte d’Ivoire</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miscellanées du texte, miscellanées du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boris Gamaleya, poète indianocéanique de l'univers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Oct 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Le Port, La Réunion</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientalisme et géopoétique de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances islamiques en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Mar 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du cycle de conférences et du programme de recherches porté par DIRE Le corps augmenté: imaginaire et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan des 20 ans de la Loi Kouchner : Repenser le rapport au corps humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, Aug 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Mar 2022, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier lecteur de Burnouf ? La bayadère entre texte et image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Inde romantique. Deuxième webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Jan 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Oct 2022, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale. L’imaginaire des utopies et de la SF entre tradition, réécriture et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’utopie à la science-fiction. Imaginaire et fantasmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, May 2021, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Jan 2022, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale au premier webinaire L’Inde romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Inde romantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Apr 2021, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, May 2021, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de l’imaginaire utopique, entre poétiques de l’imaginaire et histoire culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherches « L’imaginaire utopique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2020, Saint Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Apr 2021, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensions et &amp;quot;eugénisme&amp;quot; dans des utopies et anticipations du XIXe siècle (Nodier, Souvestre, Defontenay, Robida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherches « La réalité du corps augmentée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIRE; Université de La Réunion, Nov 2020, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2020, Saint Denis, Réunion</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements culturels dans les textes littéraires publiés dans la presse réunionnaise de la seconde moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et propagande dans l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Idelson, Carpanin Marimoutou, Françoise Sylvos, Oct 2018, Saint-Denis, La Réunion. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Extensions et &amp;quot;eugénisme&amp;quot; dans des utopies et anticipations du XIXe siècle (Nodier, Souvestre, Defontenay, Robida)</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps de l’utopie et utopie du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherches « La réalité du corps augmentée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIRE; Université de La Réunion, Nov 2020, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bernard Idelson, Carpanin Marimoutou, Françoise Sylvos, Oct 2018, Saint-Denis, La Réunion. pp.45-56</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggae et seggae de l’Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gages d'amour: reggae, seggae et dancehall dans l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Départementale de La Réunion, Feb 2020, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DIRE; Université de La Réunion, Nov 2020, Saint Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Inde romantique de Nerval et de Théophile Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inde dans la littérature mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Banasthali, Oct 2020, Vanasthali, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Départementale de La Réunion, Feb 2020, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du volume &amp;lt;i&amp;gt;Utopies et dystopies coloniales&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des publications de DIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et sciences humaines, Université de La Réunion, Dec 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Banasthali, Oct 2020, Vanasthali, Inde</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playlist de chercheuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit européenne des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.A.E. de La Réunion, Sep 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports actuels des utopies du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international L’utopie au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Carthage, Tunisie. pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gamaleya ou l’opacité lumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage au poète réunionnais Boris Gamaleya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2019, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence inaugurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherches : Utopie et imagination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Lettres et des Sciences humaines, Université de La Réunion, Mar 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse sur la question du signe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Echanges méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de La Réunion, Mar 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La corruption dans &amp;lt;i&amp;gt;L'Épidémie&amp;lt;/i&amp;gt; et ses avant-textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Octave Mirbeau et la société française de la “Belle Époque”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playlist de chercheuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit européenne des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, I.A.E. de La Réunion, Sep 2019, Saint-Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">, I.A.E de La Réunion, Sep 2018, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et sciences humaines, Université de La Réunion, Dec 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reggae de l’Océan Indien comme gage d’amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Token of Love, Du gage d’affection à l’archive dans l’Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2018, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de La Réunion, Mar 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaniello 1829</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : L’année 1829</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, I.A.E de La Réunion, Sep 2018, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les utopies françaises du XIXe siècle: un panorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’utopie sociale dans la littérature française du XIX siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Salerne, Dec 2017, Salerne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fouriérisme et le théâtre du peuple en France au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les théâtres populaires avant le Théâtre national populaire (1750-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LIRE; Université Lyon II; TNP de Villeurbanne, Jan 2013, Lyon, France. pp.245-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06866-2.p.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2018, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches théoriques du récit d'initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherches sur le récit d’initiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Feb 2017, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résurgence de l’utopie au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résurgence de l’utopie au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque départementale de La Réunion, Oct 2017, Saint-Denis, La Réunion</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Salerne, Dec 2017, Salerne, Italie</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Réel de l'anticipation au XIX e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle face au futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SERD, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Nov 2017, Rouen, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’épidémie » et « Un ennemi du peuple »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Octave Mirbeau et la société française de la "Belle Epoque"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Feb 2017, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Tabou - Journées de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque départementale de La Réunion, Oct 2017, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fée noire (Judith Profil, Kayé la sirène, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le COMPOSITEUR de MUSIQUE dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les loisirs dans l’œuvre d’Albert Robida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Assemblée des amis d'Albert Robida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SERD, Jan 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets et usages de l’intime dans les correspondances littéraires : le lien érotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Témoins d’amour, témoins de vie, Objets et usages de l’intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit du marronnage à l’île Bourbon au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de la Bibliothèque départementale de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un demi-siècle l’autre, le récit futuriste au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LIRE : les romans d'anticipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Barel-Moisan, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mythes politiques dans l'œuvre de Gérard de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Gérard de Nerval, Histoire et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Nationales, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes et légendes du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Nerval, histoire et politique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire du volcan à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l a Bibliothèque départemental de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claire Barel-Moisan, Oct 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basaltophonies et livres de pierre. Les paysages rocheux dans les littératures de l’Océan indien [Jules Hermann, Malcolm de Chazal, Boris Gamaleya]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes Entretiens du Patrimoine de l’Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies et hétérotopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Archives Nationales, Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple de Paris dans les fictions futuristes du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le peuple de Paris"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.173-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Saint Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’éclectisme ou du style Napoléon III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théophile Gautier et le Second Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russité et créolité dans l'œuvre de Boris Gamaleya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l'O.S.O.I. « Identité, migrations et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Port, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caprices et zigzags : ‘‘bohême militante’’ et style Louis-Philippe Napoléon III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théophile Gautier et le Second Empire. actes du colloque international du Palais impérial de Compiègne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Compiègne, France. pp.142-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vésuve romantique à la scène [Mme Birch-Pfeiffer, Joseph Mazilier, Philippe-Auguste-Alfred Pittaud de Forges, Méry]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vésuve en éruption, savoirs, représentations, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Naples, Italie. pp.201--216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.173-184</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du théâtre populaire dans les utopies à l’utopie dans quelques pièces du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les théâtres populaires avant le Théâtre national populaire (1750-1920), Colloque de l’UMR-LIRE/Université Lyon II/ TNP de Villeurbanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Le Port, La Réunion</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d’études Sexe et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : Sexe et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Générations romantiques. Grands et Petits romantiques : flux et reflux de la vogue médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études sur les générations littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de lettres et sciences humaines, Feb 2012, Saint-Denis, La Réunion. pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Naples, Italie. pp.201--216</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval et la quête de la toison d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : Sexe et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amazones de Paul Adam ou quand la femme s’éveillera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le Féminin en Orient et en Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Saint Denis, La Réunion. pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de lettres et sciences humaines, Feb 2012, Saint-Denis, La Réunion. pp.49-65</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paul et Virginie&amp;lt;/i&amp;gt; décadents. Corruption d’un mythe de l’océan Indien au xixe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernardin de Saint-Pierre et l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches littéraires et historiques de l'océan Indien (CRLHOI), Nov 2009, Saint-Denis, La Réunion. pp.469-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier et le style Louis-Philippe/Napoléon III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théophile Gautier et l’Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André del Sarto, Les maîtres mosaïstes et Le fils du Titien, parallèles et contrepoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fortunes de Musset</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.37--54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches littéraires et historiques de l'océan Indien (CRLHOI), Nov 2009, Saint-Denis, La Réunion. pp.469-484</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac et Bernard Palissy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et les arts en regard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Saint Denis, La Réunion. pp.55-71</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de l’artiste dans Gaspard de la nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encore un printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.37--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XIXe siècle et l’utopie au féminin : Fourier, Saint-Simon, Paul Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque à l'Université des Seychelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Victoria, Seychelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.37--54</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de Nerval moderne et intemporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard de Nerval et l’esthétique de la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cerisy-La-Salle, France. pp.405--427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul et Virginie au miroir du XIXe siècle, une fenêtre sur l'Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Bernardin de Saint-Pierre et l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2009, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.37--49</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention lors de la journée d’études sur Littérature et genre féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : Littérature et genre féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Victoria, Seychelles</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Didon moderne de Félix Bodin (1835)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Rome et l’Afrique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nouans-les-Fontaines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Cerisy-La-Salle, France. pp.405--427</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval et Gautier, l’aventure d’une collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cothurne étroit du journalisme, Gautier et la contrainte médiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.43--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2009, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l’évolution avant Darwin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Darwin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiologie de l’utopie en France (1800-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signe, déchiffrement, interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nouans-les-Fontaines, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la femme s'éveillera ou La femme dans les &amp;lt;i&amp;gt;Lettres de Malaisie&amp;lt;/i&amp;gt; de Paul Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Représentations comparées du féminin en Orient et en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2007, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.43--57</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Souvestre ou l’avenir désacralisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Circolo Filologico-Linguistico de l'Université de Padoue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Padoue, May 2007, Padoue, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux dans &amp;lt;i&amp;gt;La Légende des Siècles&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'agrégation en ligne sur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légende des Siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion; Université Sorbonne Nouvelle - Paris III, Dec 2007, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2007, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier, Nerval - L'aventure d’une collaboration journalistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Gautier journaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serd (Société des Etudes Romantiques et Dix-neuviémiste, Université de Montpellier, Jun 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Les maîtres mosaïstes&amp;lt;/i&amp;gt;, présentation du roman et problèmes d'édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Padoue, May 2007, Padoue, Italie</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de l'artiste dans &amp;lt;i&amp;gt;Gaspard de la nuit&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Aloysius Bertrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche de l'Université de Paris-Sorbonne, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion; Université Sorbonne Nouvelle - Paris III, Dec 2007, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages stellaires, 1830-1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Serd (Société des Etudes Romantiques et Dix-neuviémiste, Université de Montpellier, Jun 2007, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longueur des romans sandiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La taille des romans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tourtour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire et utopie en France (1800-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Mauvais genre, la satire depuis la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la recherche de l'Université de Paris-Sorbonne, Nov 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman-fleuve et miniaturisation dans Consuelo de George Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La taille des romans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tourtour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tourtour, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités agrégatives : Marot et Chateaubriand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée agrégative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLHOI; ORACLE, Dec 2006, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages à Rheculanum, utopies et futurismes archéologiques (1800-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Pierre et Plume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tourtour, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légende de Dassoucy au XIXe siècle&amp;quot; ou l'enfance de Dassoucy par Paul Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avez-vous lu Dassoucy ? : colloque international du CERHAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études sur les réformes, l'humanisme et l'âge classique, Jun 2004, Clermont-Ferrand, France. pp.307-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paysages stellaires, 1830-1850</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quête du beau dans les utopies de la première moitié du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : L'Esthétique en Actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris X, May 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage dans les utopies de la première moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur le paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université de Paris-Sorbonne, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRLHOI; ORACLE, Dec 2006, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mot d'esprit et forme brève dans l’œuvre de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Cerisy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Rosny-sous-Bois, France. pp.243-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives bourbonnaises dans &amp;lt;i&amp;gt;Les Aventures de Robert-Robert&amp;lt;/i&amp;gt; de Louis Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Dérives et déviances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Littéraires et Historiques de l'Océan Indien, May 2004, Saint-Denis, La Réunion. pp.149-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches Littéraires et Historiques de l'Océan Indien, May 2004, Saint-Denis, La Réunion. pp.149-155</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence de la science-fiction entre 1800 et 1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Genres littéraires émergents : colloque organisé à l'UFR Lettres de l'Université de Nice-Sophia Antipolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Nice, France. pp.183-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Rosny-sous-Bois, France. pp.243-266</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vénus Uranie dans le &amp;lt;i&amp;gt;Voyage en Orient&amp;lt;/i&amp;gt; de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage et Religion : colloque international tenu à l'Université de la Réunion et au conservatoire botanique de Mascarin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Saint-Denis, La Réunion. pp.259-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris-Sorbonne, Mar 2005, Paris, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures de D'Assoucy au XIXe Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Avez-vous lu D'Assoucy ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERHAC (Centre d'Etudes sur les Réformes, l'humanisme et l'âge Classique), Université Blaise Pascal, Jun 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris X, May 2005, Paris, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives bourbonnaises dans &amp;lt;i&amp;gt;Les Aventures de Robert-Robert&amp;lt;/i&amp;gt; de Louis Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Dérives et Déviances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, May 2004, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études sur les réformes, l'humanisme et l'âge classique, Jun 2004, Clermont-Ferrand, France. pp.307-323</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence de l'histoire dans quelques récits utopiques du début du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence prononcée à l'Université de Paris-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Sorbonne, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Nice, France. pp.183-200</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcans souffreteux : Flaubert, Corbière, Maupassant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international du Programme Pluriformation "Connaissance et représentation des volcans"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Clermont-Ferrand, France. pp.444-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Saint-Denis, La Réunion. pp.259-275</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardin et territoire dans &amp;lt;i&amp;gt;Le compagnon du tour de France&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Fleurs et jardins dans l'oeuvre de George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRRR (Centre de recherches révolutionnaires et romantiques), Université Blaise Pascal, Feb 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris-Sorbonne, Feb 2004, Paris, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hiéroglyphe utopique: littérature et architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire "Signe, déchiffrement, interprétation : Recherche interdisciplinaire sur le XIXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, May 2004, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fantaisie dans L'Ile du Tsarévitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur Boris Gamaleya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTEL (Centre Transdisciplinaire d'Epistémologie de la Littérature), Université de Nice, Nov 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERHAC (Centre d'Etudes sur les Réformes, l'humanisme et l'âge Classique), Université Blaise Pascal, Jun 2004, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier et le théâtre de l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Théophile Gautier et le Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERD de l'Université Montpellier III; Société Théophile Gautier, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Clermont-Ferrand, France. pp.444-457</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prémisses de la Science-Fiction en France dans la littérature de la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Vita Fortunati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bologne, May 2004, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Paris, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panoptique et pantopie entre 1800 et 1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le regard panoptique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches comparatistes sur les littératures antiques et modernes (CLAM), Université de Paris VII, Jun 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRRR (Centre de recherches révolutionnaires et romantiques), Université Blaise Pascal, Feb 2004, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utopie du XIXe siècle entre achronie et chronotope: le cas du &amp;lt;i&amp;gt;Roman de l'Avenir&amp;lt;/i&amp;gt; de Félix Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherches "Utopies et utopismes: permanence et renouvellements"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLHOI, Université de La Réunion, Dec 2003, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CTEL (Centre Transdisciplinaire d'Epistémologie de la Littérature), Université de Nice, Nov 2004, Nice, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythe et épopée dans &amp;lt;i&amp;gt;Le Médecin de Campagne et Le Curé de Village&amp;lt;/i&amp;gt; : Balzac et la double origine de l'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Primitivisme et Mythe des Origines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERD de l'Université Montpellier III; Société Théophile Gautier, Jun 2004, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mot d'esprit et forme brève dans &amp;lt;i&amp;gt;Choses vues&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Napoléon le Petit&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Hugo et la Langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bologne, May 2004, Bologne, Italie</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de l'utopie dans &amp;lt;i&amp;gt;Le Médecin de Campagne&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur Le Médecin de Campagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études et de recherches comparatistes sur les littératures antiques et modernes (CLAM), Université de Paris VII, Jun 2003, Paris, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utopie comme matérialisation de l'immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La production de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Société des études romantiques et dix-neuviémistes; le LIRE (littérature, représentations, idéologies, XVIIIe- XIXe siècles); le CERD (Centre dÉtudes Romantiques et Dix-Neuviémistes); le CHCSC (Centre d'Histoire Culturelle des Sociétés Contemporaines), May 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRLHOI, Université de La Réunion, Dec 2003, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dérives de l'imaginaire dans &amp;lt;i&amp;gt;Les Petits Neveux de Gulliver&amp;lt;/i&amp;gt; d'Emile Bouchery et &amp;lt;i&amp;gt;autres récits de voyage du Journal des Enfants&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée préparatoire au colloque « Dérives et Déviances »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2002, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l'utopie dans &amp;lt;i&amp;gt;Voyage d'un Moineau de Paris à la Recherche du meilleur Gouvernement&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jan 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, la Société des études romantiques et dix-neuviémistes; le LIRE (littérature, représentations, idéologies, XVIIIe- XIXe siècles); le CERD (Centre dÉtudes Romantiques et Dix-Neuviémistes); le CHCSC (Centre d'Histoire Culturelle des Sociétés Contemporaines), May 2002, Lyon, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigmes et usages de l'utopie dans &amp;lt;i&amp;gt;Les Châtiments de Victor Hugo&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du Groupe Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jan 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Paris, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigmes et usages de l'utopie dans Les Châtiments de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : utopie et récit de voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Mar 2001, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Cerisy-la-Salle, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval et Mesmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de DEA Littérature et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLH, 2000, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2002, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Utopie pédagogique d'Alphonse Esquiros dans &amp;lt;i&amp;gt;L'Emile du XIXe Siècle&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherches : Utopie et Récit de voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLH; Université de La Réunion, 2000, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jan 2002, Paris, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps du Volcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études sur L'Imaginaire du Volcan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2000, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jan 2001, Paris, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ailes de l'Utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du groupe Utopie autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paradigmes et usages de l'utopie dans Les Châtiments de Victor Hugo</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ailes de l'Utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : utopie et récit de voyage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de La Réunion, Mar 2001, Saint-Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">, Oct 2000, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Laforgue et la poétique de la complainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Oct 2000, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac et les Intelligentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Balzac en Correspondance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRLH, 2000, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de l'utopie dans &amp;lt;i&amp;gt;La Ville des Expiations&amp;lt;/i&amp;gt; de Ballanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherches : Utopie et Récit de voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLH; Université de La Réunion, 1999, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRLH; Université de La Réunion, 2000, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence au burlesque dans l'oeuvre de Gérard de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique du burlesque : Colloque international du Centre de Recherches sur les Littératures Modernes et Contemporaines de l'Université Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches sur les Littératures Modernes et Contemporaines de l'Université Blaise Pascal, 1996, Clermont-Ferrand, France. pp.431-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2000, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo et Nerval autour de 1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jan 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Oct 2000, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pointes et Proverbes dans quelques Epîtres de Scarron et de Cyrano de Bergerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Lettre et Réflexion morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRLH; Université de La Réunion, 1999, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le naturalisme anticlérical d'Octave Mirbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Rire des Dieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont II; CRLMC, 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Paris, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages en demi-teintes dans les &amp;lt;i&amp;gt;Lettres&amp;lt;/i&amp;gt; de Madame de Sévigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Lettre et Mélancolie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jan 1998, Paris, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval, territoire de la Nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La Nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Orléans, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnétisme et attraction dans &amp;lt;i&amp;gt;Aurélia&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque d’agrégation "Gérard de Nerval: "Les Filles du feu", "Aurélia""</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches sur les Littératures Modernes et Contemporaines de l'Université Blaise Pascal, 1996, Clermont-Ferrand, France. pp.431-444</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution romantique, esthétique et idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences de culture générale destinées aux étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont II; CRLMC, 1998, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esprit et sociabilité dans les &amp;lt;i&amp;gt;Lettres&amp;lt;/i&amp;gt; de madame de Sévigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Judith Stora-Sandor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Paris, France. pp.34-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Versailles, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité de la lettre dans quelques romans balzaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études La Lettre dans le Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465581v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02470256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence de l'utopie dans l'oeuvre de Gérard de Nerval</w:t>
               </w:r>
@@ -13730,849 +13730,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dépaysage : Ile de La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Erinacin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions K'A, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Œuvres complètes. 1837 &amp;lt;i&amp;gt;Les Maîtres mosaïstes&amp;lt;/i&amp;gt;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Didier. Honoré Champion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maîtres mosaïstes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Didier. Champion, 2016, Oeuvres complètes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétiques du voyage aérien dans la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier, 2015, Rencontres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de la Réunion; Faculté des lettres et des sciences humaines, 2, 2015, TrOPICS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de Nerval et l’esprit critique, satire révolte et utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chamarat-Malandain, Gabrielle. ANRT, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors série Agrégation 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de la Réunion; Faculté des lettres et des sciences humaines, HS 1, 2014, TrOPICS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rougay le mo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions K'A, 2016</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éd. K'A, pp.192, 2009, 978-2-910791-62-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Université de la Réunion; Faculté des lettres et des sciences humaines, 2, 2015, TrOPICS</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les littératures réunionnaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Magdelaine-Andrianjafitrimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olschki Editore, pp.1, 2008, Francophonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Garnier, 2015, Rencontres</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épopée du possible ou l'arc-en-ciel des utopies, 1800-1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 5, 2008, L'atelier des voyages, 9782745317162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Chamarat-Malandain, Gabrielle. ANRT, 2015</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Imaginaire du volcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Recherches Littéraires et Historiques de l'Océan Indien; Laboratoire de recherches sur les espaces créoles et francophones. Presses Universitaires de Rennes, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Université de la Réunion; Faculté des lettres et des sciences humaines, HS 1, 2014, TrOPICS</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magma Mater, L'Imaginaire du volcan dans l'Océan indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherches littéraires et historiques de l'Océan indien; Laboratoire de recherche sur les espaces créolophones et francophones. SEDES; Université de La Réunion, 2005, 2350610039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...286 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460303v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02460305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Sylvie&amp;lt;/i&amp;gt;, Nerval</w:t>
               </w:r>
@@ -14869,2443 +14869,2443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théophile Gautier et l’art du portrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages du portrait littéraire. Faire voir, révéler, émouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.195-214, 2023, 9791037022530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tabou et censure, Un art de la suggestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Censure et tabou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Classiques Garnier, pp.9-26, 2023, Littérature et censure, 978-2-406-15012-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.195-214, 2023, 9791037022530</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps augmenté dans un choix d’utopies et d’anticipations du 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cathy Pomart, Céline Kuhn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps humain, technologies et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, pp.26-43, 2022, Colloques &amp; essais, 978-2-37032-340-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, IFJD, pp.26-43, 2022, Colloques &amp; essais, 978-2-37032-340-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Reggae Love » : gages d'amour dans la culture reggae de l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Pellegry; Sandra Saayman; Françoise Sylvos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gages d’affection, culture matérielle et domaine de l’intime dans les sociétés d’Europe et de l’océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.205-2016, 2020, 978-2-490596-54-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.205-2016, 2020, 978-2-490596-54-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête de gages d'affection&amp;quot; ( Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pellegry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Saayman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gages d'affection, culture matérielle et domaine de l'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires indianocéaniques, 2020, 978-2-490596-54-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires indianocéaniques, 2020, 978-2-490596-54-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarcophage nervalien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabrielle Chamarat; Sylvain Ledda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nerval écrivain. Hommage à Jacques Bony</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Presses Universitaires de Namur, pp.179-190, 2019, Etudes nervaliennes et romantiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utopies et dystopies coloniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, K'A Editions, pp.5-22, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sarcophage nervalien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabrielle Chamarat, Sylvain Ledda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nerval écrivain. Hommage à Jacques Bony</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Presses universitaires de Namur, pp.179-190, 2019, 9782870379189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 15, Presses Universitaires de Namur, pp.179-190, 2019, Etudes nervaliennes et romantiques</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Apports actuels des utopies du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béchir Ben Aissa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’utopie au présent [Actes du colloque de Carthage, 16 et 17 novembre 2017]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Al Hikma, pp. 15-31, 2019, 9973492021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Al Hikma, pp. 15-31, 2019, 9973492021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformateurs sociaux et préjugés au XIXe siècle dans l’Océan Indien et en Afrique (Laverdant, Houat, D’Eichthal, Urbain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et dystopies coloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K'A Editions, pp.75-88, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, K'A Editions, pp.75-88, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comparatisme religieux dans les études de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Océan indien et littérature française au tournant des Lumières : Bernardin de Saint-Pierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.213-232, 2016, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.213-232, 2016, Rencontres</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire de Rouges entre 1842 et 1848. Une approche transgénérique et plurimédiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clément Dessy; Valérie Stiénon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Bé)vues du futur : les imaginaires visuels de la dystopie (1840-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.93-106, 2015, 978-2-7574-0887-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire des Rouges en 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dessy, Clément and Stiénon, Valérie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bévues du futur, Les imaginaires visuels de la dystopie (1840-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.93--106, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icare et Dédale en utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques du voyage aérien dans la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Classiques Garnier, 2015, Géographies du monde, 978-2-8124-4737-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.93-106, 2015, 978-2-7574-0887-2</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morales de l’utopie au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roman, Myriam and Pradeau, Christophe and Vanden Abeele, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La croisée des chemins. Littérature et morale dans la première moitié du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, à paraître, 2015, Lettres françaises</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.93--106, 2015</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Auraix-Jonchière; Simone Bernard-Griffiths. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Honoré Champion, pp.1216-1220, 2015, 978-2-7453-2960-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, à paraître, 2015, Lettres françaises</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le curé de village de Balzac et l'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Bialecki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet d'exemples sur l'Espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions H &amp; K, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, II, Honoré Champion, pp.1216-1220, 2015, 978-2-7453-2960-8</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le volcan, locus terribilis (Fiche n° 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Bialecki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet d'exemples sur l'Espace destiné aux Classes préparatoires scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions H &amp; K, pp.95-102, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions H &amp; K, 2013</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fantaisie burlesque dans l’île du Tsarévitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boris Gamaleya, Les polyphonies de l’extrême</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Sépia, pp.226--234, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions H &amp; K, pp.95-102, 2013</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marrons bourbonnais, héros du courant abolitionniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et esclavage XVIIIe - XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Desjonquères, pp.287--300, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Sépia, pp.226--234, 2011</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quête du beau dans quelques utopies de la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cabanès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantismes. L'esthétisme en acte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-255, 2009, 9782821826861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Desjonquères, pp.287--300, 2010</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialisation de l'immatériel dans quelques utopies de la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Mollier; Philippe Régnier; Alain Vaillant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La production de l'immatériel. Théories, représentations et pratiques de la culture au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Saint-Etienne, pp.303-311, 2008, 978-2-86272-483-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.241-255, 2009, 9782821826861</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardin et territoire dans Le compagnon du tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bosquet, Marie-Françoise and Meitinger, Serge and Terramorsi, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux confins de l'ailleurs : voyage, altérité, utopie. Hommages offerts au professeur Jean-Michel Racault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klincksieck; Université de la Réunion, pp.239--249, 2008, 9782252035832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Saint-Etienne, pp.303-311, 2008, 978-2-86272-483-6</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du voyageur excentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hisashi Mizuno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Nerval au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Librairie Nizet, pp.72-85, 2007, Etudes du romantisme au Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Klincksieck; Université de la Réunion, pp.239--249, 2008, 9782252035832</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages à Rheculanum. Utopies et futurismes archéologiques [1800-1850]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Lavaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La plume et la pierre : l'écrivain et le modèle archéologique au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Éd., pp.433-452, 2007, 978-2-35371-016-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 3, Librairie Nizet, pp.72-85, 2007, Etudes du romantisme au Japon</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages à Rheculanum : utopies et futurismes archéologiques, (1800-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Lavaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La plume et la pierre, L'écrivain et le modèle archéologique au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Editions, pp.433-452, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lucie Éd., pp.433-452, 2007, 978-2-35371-016-4</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage utopique dans &amp;lt;i&amp;gt;Le Curé de Village&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Meitinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Université de La Réunion, pp.105-115, 2006, Cahiers du CRLHOI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lucie Editions, pp.433-452, 2007</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vénus et le syncrétisme poétique dans &amp;lt;i&amp;gt;Voyage en Orient&amp;lt;/i&amp;gt; de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Linon-Chipon; Jean-François Guennoc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transhumances divines : Récit de voyage et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Presses de l'Université Paris-Sorbonne, pp.259-275, 2005, Imago Mundi, 2-84050-366-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 14, Université de La Réunion, pp.105-115, 2006, Cahiers du CRLHOI</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insularité dans &amp;lt;i&amp;gt;Les Châtiments&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Trabelsi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'insularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.345-358, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 9, Presses de l'Université Paris-Sorbonne, pp.259-275, 2005, Imago Mundi, 2-84050-366-2</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises et mutations de l'histoire dans &amp;lt;i&amp;gt;Le Vallon aérien&amp;lt;/i&amp;gt; de Mosneron de Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prosper Eve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Quais ou Voyages transculturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, pp.292-308, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.345-358, 2005</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aventure absolue et odyssée humaine dans quelques contes de Nodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Racault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Aventure maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.237-250, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, pp.292-308, 2004</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotesque et parodie : le naturalisme anticlérical d'Octave Mirbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bertrand; Véronique Gély-Ghedira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rire des dieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.371-380, 2000, 2-84516-132-8/978-2-84516-132-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.237-250, 2001</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laforgue et la poétique de la complainte populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José-Luis Diaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Complaintes de Jules Laforgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEDES, pp.133-137, 2000, Romantisme colloques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461894v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02461887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation par les ruines dans &amp;lt;i&amp;gt;Sylvie&amp;lt;/i&amp;gt; de Gérard de Nerval</w:t>
               </w:r>
@@ -18208,51 +18208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05397421v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04417206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03655228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.13310" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02065855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rautureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02162034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.004.0101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02158695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465564v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04465858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04465984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04418547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04416028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06866-2.p.0245" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02457247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157603v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01493407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217778v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467465v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467456v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465783v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465615v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470213v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470206v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465584v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470256v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Faugere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mugnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294553v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saayman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Erinacin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456044v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907693v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148060v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460305v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470077v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02458921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Feuerhahn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04418525v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03284101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464579v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365784v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464604v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464542v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456041v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148061v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01493730v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455852v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147980v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/1544" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142322v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148059v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009642v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142369v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461966v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461920v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461894v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461887v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461889v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461156v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470081v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142270v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460906v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01103244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02511132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05397421v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04417206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03655228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.13310" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02065855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rautureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02162034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.004.0101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02158695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461888v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04465984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04465858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04418547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04416028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06866-2.p.0245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02457247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217688v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01493407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217778v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217786v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467456v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465603v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470256v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Faugere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mugnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294553v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saayman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Erinacin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455851v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456044v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456042v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907693v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148060v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460305v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460303v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470077v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02458921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Feuerhahn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299872v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04418525v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03284101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464604v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464579v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365784v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464542v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456041v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295384v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148061v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01493730v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455852v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147980v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/1544" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142322v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148059v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009642v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142369v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461966v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461920v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461887v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461889v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461156v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470081v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142270v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460906v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01103244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02511132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>