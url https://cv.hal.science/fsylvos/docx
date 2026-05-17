--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -1717,2391 +1717,2391 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153 (1), pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refuge huguenot dans &amp;quot;Le Vallon aérien&amp;quot; de Jean-Baptiste Mosneron de Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 153, pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 153 (1), pp.67-81</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage urbain dans deux utopies sidérales du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.55-72</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe latiniste de l'abbé Olmo (1816-1824)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Travaux &amp; Documents "Uglossies", 23, pp.98-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'Europe latiniste de l'abbé Olmo (1816-1824)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire et utopie dans &amp;lt;i&amp;gt;Le cycle du dériseur sensé&amp;lt;/i&amp;gt; de Charles Nodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 146, pp.271-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier et le théâtre de l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.349-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une uchronie épistolaire, &amp;lt;i&amp;gt;Les voyages de Kang-Hi&amp;lt;/i&amp;gt; par le duc de Lëvis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de l'utopie dans &amp;lt;i&amp;gt;Le Médecin de Campagne&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.101-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistolaire, utopie et songe prophétique dans Les lettres d'un habitant de Genève de Saint-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Songes, Rêverie, Récits de Rêves dans les Correspondances, 29, pp.99-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de l'utopie dans « Le médecine de campagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (1), pp.101-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/balz.004.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de Nerval, &amp;lt;i&amp;gt;La Main de Gloire&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.98-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Utopie en Question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.113-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jardins dans Sylvie de Gérard de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Histoire des Littératures Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (3/4), pp.319-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jardin dans &amp;lt;i&amp;gt;Sylvie&amp;lt;/i&amp;gt; de Gérard de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Histoire des Littératures Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26, pp.319-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana M. Verona, Les « Salons » de Sainte-Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.125-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire mélancolique dans les &amp;lt;i&amp;gt;Lettres&amp;lt;/i&amp;gt; de Madame de Sévigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27, pp.27-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hugo de Balzac dans les &amp;lt;i&amp;gt;Lettres à Madame Hanska&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27, pp.129-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac et les intelligentiels. Politique et correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Travaux &amp; Documents "Uglossies", 23, pp.98-109</w:t>
+              <w:t xml:space="preserve">, 2000, Glanes. Entre classicisme et modernités, 13, pp.75-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 146, pp.271-285</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sand, Musset, &amp;lt;i&amp;gt;Le Roman de Venise&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.349-361</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;lt;i&amp;gt;Consuelo&amp;lt;/i&amp;gt; de George Sand, un homme pour rire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humoresques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Rires au Féminin, 11, pp.59-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une uchronie épistolaire, &amp;lt;i&amp;gt;Les voyages de Kang-Hi&amp;lt;/i&amp;gt; par le duc de Lëvis</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnétisme et attraction dans Aurélia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42, pp.99-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sand, Musset : Le Roman de Venise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 30</w:t>
+              <w:t xml:space="preserve">, 2000, Lettre et forme brève, 25-26, pp.144-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4, pp.101-123</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et visages de Scarron au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Postérités du Grand Siècle, 15-16, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Épistolaire, utopie et songe prophétique dans Les lettres d'un habitant de Genève de Saint-Simon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du quantifiable et du secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Songes, Rêverie, Récits de Rêves dans les Correspondances, 29, pp.99-111</w:t>
+              <w:t xml:space="preserve">, 2000, 25-26, pp.32-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arithmétique amoureuse dans les &amp;lt;i&amp;gt;Lettres à Sophie Volland&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22, pp.16-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.98-99</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sceaux et talismans balzaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres à Gustave et Rachel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.113-114</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance de Benjamin et Geneviève Fondane avec Jacques et Raïssa Maritain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26 (3/4), pp.319-338</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred de Vigny, &amp;lt;i&amp;gt;Correspondance&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26, pp.319-338</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chiffre magique dans deux épîtres de &amp;lt;i&amp;gt;Cyrano de Bergerac&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Hugo de Balzac dans les &amp;lt;i&amp;gt;Lettres à Madame Hanska&amp;lt;/i&amp;gt;</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval ou le Territoire de la Nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 248, pp.143-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Illouz, &amp;lt;i&amp;gt;Le Rêveur en Prose&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval et la pseudonymie épistolaire (1850-1855)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 27, pp.129-153</w:t>
+              <w:t xml:space="preserve">, 1997, pp.53-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 27, pp.27-37</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faux rires romantiques, 1930-1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humoresques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1058 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052126v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-02460912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux rires romantiques, 1830-1850</w:t>
               </w:r>
@@ -4393,8116 +4393,8116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figures de l'esclavage dans Le massacre de Saint-Domingue par Auguste Anicet-Bourgeois et Auguste Lepoitevin de Legreville Saint-Alme, dit Prosper [1837]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les musées face à l’esclavage : le défi de réconcilier les récits sur un héritage commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kartyé Lib Mémoire &amp; Patrimoine Océan Indien, Apr 2023, Saint-André, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surfaces et profondeurs du paysage insulaire, Boris Gamaleya, Jules Hermann, Malcolm De Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art, Paysage et Insularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESAR, APILAB, Mar 2023, Le Port, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Colonial utopias and dystopias in Bourbon and Mauritius Island during the 19th century »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la SLL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plaiche, Karel, Arnold, Markus, Mar 2023, Capetown, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Kartyé Lib Mémoire &amp; Patrimoine Océan Indien, Apr 2023, Saint-André, La Réunion</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reggae, de l’exil à l’utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas et mobilités : perspectives critiques actuelles. Afrique, Amérique-Caraïbe, Europe, Asie (XVè-XXIè siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Nov 2023, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ESAR, APILAB, Mar 2023, Le Port, La Réunion</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haï kaï créoles, dépayzaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gages d’affection et patrimoine de l’océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Le Port, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Nov 2023, Abidjan, Côte d’Ivoire</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientalisme et géopoétique de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances islamiques en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Mar 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Le Port, La Réunion</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miscellanées du texte, miscellanées du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boris Gamaleya, poète indianocéanique de l'univers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Oct 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Oct 2022, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du cycle de conférences et du programme de recherches porté par DIRE Le corps augmenté: imaginaire et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan des 20 ans de la Loi Kouchner : Repenser le rapport au corps humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Aug 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Mar 2022, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier lecteur de Burnouf ? La bayadère entre texte et image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Inde romantique. Deuxième webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Jan 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Aug 2022, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale. L’imaginaire des utopies et de la SF entre tradition, réécriture et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’utopie à la science-fiction. Imaginaire et fantasmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, May 2021, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Jan 2022, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale au premier webinaire L’Inde romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Inde romantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Apr 2021, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, May 2021, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensions et &amp;quot;eugénisme&amp;quot; dans des utopies et anticipations du XIXe siècle (Nodier, Souvestre, Defontenay, Robida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherches « La réalité du corps augmentée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIRE; Université de La Réunion, Nov 2020, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Apr 2021, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de l’imaginaire utopique, entre poétiques de l’imaginaire et histoire culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherches « L’imaginaire utopique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2020, Saint Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2020, Saint Denis, Réunion</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements culturels dans les textes littéraires publiés dans la presse réunionnaise de la seconde moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et propagande dans l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Idelson, Carpanin Marimoutou, Françoise Sylvos, Oct 2018, Saint-Denis, La Réunion. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Extensions et &amp;quot;eugénisme&amp;quot; dans des utopies et anticipations du XIXe siècle (Nodier, Souvestre, Defontenay, Robida)</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps de l’utopie et utopie du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherches « La réalité du corps augmentée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIRE; Université de La Réunion, Nov 2020, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bernard Idelson, Carpanin Marimoutou, Françoise Sylvos, Oct 2018, Saint-Denis, La Réunion. pp.45-56</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggae et seggae de l’Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gages d'amour: reggae, seggae et dancehall dans l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Départementale de La Réunion, Feb 2020, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DIRE; Université de La Réunion, Nov 2020, Saint Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Inde romantique de Nerval et de Théophile Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inde dans la littérature mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Banasthali, Oct 2020, Vanasthali, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Départementale de La Réunion, Feb 2020, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du volume &amp;lt;i&amp;gt;Utopies et dystopies coloniales&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des publications de DIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et sciences humaines, Université de La Réunion, Dec 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Banasthali, Oct 2020, Vanasthali, Inde</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports actuels des utopies du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’utopie au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Carthage, Tunisie. pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et sciences humaines, Université de La Réunion, Dec 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gamaleya ou l’opacité lumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage au poète réunionnais Boris Gamaleya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence inaugurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherches : Utopie et imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences humaines, Université de La Réunion, Mar 2019, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playlist de chercheuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit européenne des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I.A.E. de La Réunion, Sep 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Carthage, Tunisie. pp.15-31</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse sur la question du signe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Echanges méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de La Réunion, Mar 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La corruption dans &amp;lt;i&amp;gt;L'Épidémie&amp;lt;/i&amp;gt; et ses avant-textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Octave Mirbeau et la société française de la “Belle Époque”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences humaines, Université de La Réunion, Mar 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playlist de chercheuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit européenne des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.A.E de La Réunion, Sep 2018, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de La Réunion, Mar 2019, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reggae de l’Océan Indien comme gage d’amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Token of Love, Du gage d’affection à l’archive dans l’Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2018, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.69-80</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaniello 1829</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : L’année 1829</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, I.A.E de La Réunion, Sep 2018, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les utopies françaises du XIXe siècle: un panorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’utopie sociale dans la littérature française du XIX siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Salerne, Dec 2017, Salerne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fouriérisme et le théâtre du peuple en France au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les théâtres populaires avant le Théâtre national populaire (1750-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LIRE; Université Lyon II; TNP de Villeurbanne, Jan 2013, Lyon, France. pp.245-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06866-2.p.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Nov 2017, Rouen, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches théoriques du récit d'initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherches sur le récit d’initiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Feb 2017, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Salerne, Dec 2017, Salerne, Italie</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résurgence de l’utopie au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résurgence de l’utopie au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque départementale de La Réunion, Oct 2017, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’épidémie » et « Un ennemi du peuple »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Octave Mirbeau et la société française de la "Belle Epoque"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Feb 2017, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Réel de l'anticipation au XIX e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle face au futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SERD, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque départementale de La Réunion, Oct 2017, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Tabou - Journées de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SERD, Jan 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fée noire (Judith Profil, Kayé la sirène, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le COMPOSITEUR de MUSIQUE dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les loisirs dans l’œuvre d’Albert Robida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Assemblée des amis d'Albert Robida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets et usages de l’intime dans les correspondances littéraires : le lien érotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Témoins d’amour, témoins de vie, Objets et usages de l’intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit du marronnage à l’île Bourbon au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de la Bibliothèque départementale de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un demi-siècle l’autre, le récit futuriste au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LIRE : les romans d'anticipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Barel-Moisan, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mythes politiques dans l'œuvre de Gérard de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Gérard de Nerval, Histoire et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Nationales, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes et légendes du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Nerval, histoire et politique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claire Barel-Moisan, Oct 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire du volcan à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l a Bibliothèque départemental de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Archives Nationales, Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basaltophonies et livres de pierre. Les paysages rocheux dans les littératures de l’Océan indien [Jules Hermann, Malcolm de Chazal, Boris Gamaleya]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes Entretiens du Patrimoine de l’Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies et hétérotopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Saint Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caprices et zigzags : ‘‘bohême militante’’ et style Louis-Philippe Napoléon III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théophile Gautier et le Second Empire. actes du colloque international du Palais impérial de Compiègne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Compiègne, France. pp.142-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russité et créolité dans l'œuvre de Boris Gamaleya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l'O.S.O.I. « Identité, migrations et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Port, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple de Paris dans les fictions futuristes du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le peuple de Paris"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.173-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.173-184</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’éclectisme ou du style Napoléon III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théophile Gautier et le Second Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vésuve romantique à la scène [Mme Birch-Pfeiffer, Joseph Mazilier, Philippe-Auguste-Alfred Pittaud de Forges, Méry]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vésuve en éruption, savoirs, représentations, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Naples, Italie. pp.201--216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Le Port, La Réunion</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du théâtre populaire dans les utopies à l’utopie dans quelques pièces du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les théâtres populaires avant le Théâtre national populaire (1750-1920), Colloque de l’UMR-LIRE/Université Lyon II/ TNP de Villeurbanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Compiègne, France. pp.142-158</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d’études Sexe et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : Sexe et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Naples, Italie. pp.201--216</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Générations romantiques. Grands et Petits romantiques : flux et reflux de la vogue médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études sur les générations littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de lettres et sciences humaines, Feb 2012, Saint-Denis, La Réunion. pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval et la quête de la toison d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : Sexe et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amazones de Paul Adam ou quand la femme s’éveillera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le Féminin en Orient et en Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Saint Denis, La Réunion. pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de lettres et sciences humaines, Feb 2012, Saint-Denis, La Réunion. pp.49-65</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paul et Virginie&amp;lt;/i&amp;gt; décadents. Corruption d’un mythe de l’océan Indien au xixe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernardin de Saint-Pierre et l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches littéraires et historiques de l'océan Indien (CRLHOI), Nov 2009, Saint-Denis, La Réunion. pp.469-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André del Sarto, Les maîtres mosaïstes et Le fils du Titien, parallèles et contrepoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fortunes de Musset</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.37--54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Saint Denis, La Réunion. pp.55-71</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier et le style Louis-Philippe/Napoléon III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théophile Gautier et l’Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches littéraires et historiques de l'océan Indien (CRLHOI), Nov 2009, Saint-Denis, La Réunion. pp.469-484</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac et Bernard Palissy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et les arts en regard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de l’artiste dans Gaspard de la nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encore un printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.37--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.37--54</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XIXe siècle et l’utopie au féminin : Fourier, Saint-Simon, Paul Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque à l'Université des Seychelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Victoria, Seychelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de Nerval moderne et intemporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard de Nerval et l’esthétique de la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cerisy-La-Salle, France. pp.405--427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.37--49</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul et Virginie au miroir du XIXe siècle, une fenêtre sur l'Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Bernardin de Saint-Pierre et l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2009, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Victoria, Seychelles</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention lors de la journée d’études sur Littérature et genre féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : Littérature et genre féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Cerisy-La-Salle, France. pp.405--427</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Didon moderne de Félix Bodin (1835)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Rome et l’Afrique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nouans-les-Fontaines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2009, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval et Gautier, l’aventure d’une collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cothurne étroit du journalisme, Gautier et la contrainte médiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.43--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l’évolution avant Darwin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Darwin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nouans-les-Fontaines, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la femme s'éveillera ou La femme dans les &amp;lt;i&amp;gt;Lettres de Malaisie&amp;lt;/i&amp;gt; de Paul Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Représentations comparées du féminin en Orient et en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2007, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.43--57</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiologie de l’utopie en France (1800-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signe, déchiffrement, interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Souvestre ou l’avenir désacralisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Circolo Filologico-Linguistico de l'Université de Padoue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Padoue, May 2007, Padoue, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux dans &amp;lt;i&amp;gt;La Légende des Siècles&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'agrégation en ligne sur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légende des Siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion; Université Sorbonne Nouvelle - Paris III, Dec 2007, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2007, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier, Nerval - L'aventure d’une collaboration journalistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Gautier journaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serd (Société des Etudes Romantiques et Dix-neuviémiste, Université de Montpellier, Jun 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Padoue, May 2007, Padoue, Italie</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Les maîtres mosaïstes&amp;lt;/i&amp;gt;, présentation du roman et problèmes d'édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion; Université Sorbonne Nouvelle - Paris III, Dec 2007, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de l'artiste dans &amp;lt;i&amp;gt;Gaspard de la nuit&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Aloysius Bertrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche de l'Université de Paris-Sorbonne, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Serd (Société des Etudes Romantiques et Dix-neuviémiste, Université de Montpellier, Jun 2007, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longueur des romans sandiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La taille des romans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tourtour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire et utopie en France (1800-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Mauvais genre, la satire depuis la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la recherche de l'Université de Paris-Sorbonne, Nov 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman-fleuve et miniaturisation dans Consuelo de George Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La taille des romans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tourtour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages stellaires, 1830-1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur le paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tourtour, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités agrégatives : Marot et Chateaubriand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée agrégative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLHOI; ORACLE, Dec 2006, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages à Rheculanum, utopies et futurismes archéologiques (1800-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Pierre et Plume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tourtour, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légende de Dassoucy au XIXe siècle&amp;quot; ou l'enfance de Dassoucy par Paul Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avez-vous lu Dassoucy ? : colloque international du CERHAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études sur les réformes, l'humanisme et l'âge classique, Jun 2004, Clermont-Ferrand, France. pp.307-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRLHOI; ORACLE, Dec 2006, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mot d'esprit et forme brève dans l’œuvre de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Cerisy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Rosny-sous-Bois, France. pp.243-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives bourbonnaises dans &amp;lt;i&amp;gt;Les Aventures de Robert-Robert&amp;lt;/i&amp;gt; de Louis Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Dérives et déviances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Littéraires et Historiques de l'Océan Indien, May 2004, Saint-Denis, La Réunion. pp.149-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études sur les réformes, l'humanisme et l'âge classique, Jun 2004, Clermont-Ferrand, France. pp.307-323</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quête du beau dans les utopies de la première moitié du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : L'Esthétique en Actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris X, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris X, May 2005, Paris, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage dans les utopies de la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Sorbonne, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris-Sorbonne, Mar 2005, Paris, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence de la science-fiction entre 1800 et 1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Genres littéraires émergents : colloque organisé à l'UFR Lettres de l'Université de Nice-Sophia Antipolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Nice, France. pp.183-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Rosny-sous-Bois, France. pp.243-266</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vénus Uranie dans le &amp;lt;i&amp;gt;Voyage en Orient&amp;lt;/i&amp;gt; de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage et Religion : colloque international tenu à l'Université de la Réunion et au conservatoire botanique de Mascarin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Saint-Denis, La Réunion. pp.259-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches Littéraires et Historiques de l'Océan Indien, May 2004, Saint-Denis, La Réunion. pp.149-155</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures de D'Assoucy au XIXe Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Avez-vous lu D'Assoucy ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERHAC (Centre d'Etudes sur les Réformes, l'humanisme et l'âge Classique), Université Blaise Pascal, Jun 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Nice, France. pp.183-200</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence de l'histoire dans quelques récits utopiques du début du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence prononcée à l'Université de Paris-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Sorbonne, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Saint-Denis, La Réunion. pp.259-275</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives bourbonnaises dans &amp;lt;i&amp;gt;Les Aventures de Robert-Robert&amp;lt;/i&amp;gt; de Louis Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Dérives et Déviances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, May 2004, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERHAC (Centre d'Etudes sur les Réformes, l'humanisme et l'âge Classique), Université Blaise Pascal, Jun 2004, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcans souffreteux : Flaubert, Corbière, Maupassant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international du Programme Pluriformation "Connaissance et représentation des volcans"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Clermont-Ferrand, France. pp.444-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, May 2004, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardin et territoire dans &amp;lt;i&amp;gt;Le compagnon du tour de France&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Fleurs et jardins dans l'oeuvre de George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRRR (Centre de recherches révolutionnaires et romantiques), Université Blaise Pascal, Feb 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris-Sorbonne, Feb 2004, Paris, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hiéroglyphe utopique: littérature et architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire "Signe, déchiffrement, interprétation : Recherche interdisciplinaire sur le XIXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Clermont-Ferrand, France. pp.444-457</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fantaisie dans L'Ile du Tsarévitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur Boris Gamaleya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTEL (Centre Transdisciplinaire d'Epistémologie de la Littérature), Université de Nice, Nov 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRRR (Centre de recherches révolutionnaires et romantiques), Université Blaise Pascal, Feb 2004, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier et le théâtre de l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Théophile Gautier et le Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERD de l'Université Montpellier III; Société Théophile Gautier, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Paris, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prémisses de la Science-Fiction en France dans la littérature de la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Vita Fortunati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bologne, May 2004, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CTEL (Centre Transdisciplinaire d'Epistémologie de la Littérature), Université de Nice, Nov 2004, Nice, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utopie du XIXe siècle entre achronie et chronotope: le cas du &amp;lt;i&amp;gt;Roman de l'Avenir&amp;lt;/i&amp;gt; de Félix Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherches "Utopies et utopismes: permanence et renouvellements"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLHOI, Université de La Réunion, Dec 2003, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERD de l'Université Montpellier III; Société Théophile Gautier, Jun 2004, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panoptique et pantopie entre 1800 et 1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le regard panoptique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches comparatistes sur les littératures antiques et modernes (CLAM), Université de Paris VII, Jun 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bologne, May 2004, Bologne, Italie</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythe et épopée dans &amp;lt;i&amp;gt;Le Médecin de Campagne et Le Curé de Village&amp;lt;/i&amp;gt; : Balzac et la double origine de l'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Primitivisme et Mythe des Origines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études et de recherches comparatistes sur les littératures antiques et modernes (CLAM), Université de Paris VII, Jun 2003, Paris, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mot d'esprit et forme brève dans &amp;lt;i&amp;gt;Choses vues&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Napoléon le Petit&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Hugo et la Langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRLHOI, Université de La Réunion, Dec 2003, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utopie comme matérialisation de l'immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La production de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Société des études romantiques et dix-neuviémistes; le LIRE (littérature, représentations, idéologies, XVIIIe- XIXe siècles); le CERD (Centre dÉtudes Romantiques et Dix-Neuviémistes); le CHCSC (Centre d'Histoire Culturelle des Sociétés Contemporaines), May 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de l'utopie dans &amp;lt;i&amp;gt;Le Médecin de Campagne&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur Le Médecin de Campagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Cerisy-la-Salle, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dérives de l'imaginaire dans &amp;lt;i&amp;gt;Les Petits Neveux de Gulliver&amp;lt;/i&amp;gt; d'Emile Bouchery et &amp;lt;i&amp;gt;autres récits de voyage du Journal des Enfants&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée préparatoire au colloque « Dérives et Déviances »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2002, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Paris, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l'utopie dans &amp;lt;i&amp;gt;Voyage d'un Moineau de Paris à la Recherche du meilleur Gouvernement&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jan 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, la Société des études romantiques et dix-neuviémistes; le LIRE (littérature, représentations, idéologies, XVIIIe- XIXe siècles); le CERD (Centre dÉtudes Romantiques et Dix-Neuviémistes); le CHCSC (Centre d'Histoire Culturelle des Sociétés Contemporaines), May 2002, Lyon, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigmes et usages de l'utopie dans &amp;lt;i&amp;gt;Les Châtiments de Victor Hugo&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du Groupe Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jan 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2002, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigmes et usages de l'utopie dans Les Châtiments de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : utopie et récit de voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Mar 2001, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jan 2002, Paris, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ailes de l'Utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du groupe Utopie autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jan 2001, Paris, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ailes de l'Utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : utopie et récit de voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Mar 2001, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps du Volcan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études sur L'Imaginaire du Volcan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2000, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerval et Mesmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de DEA Littérature et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLH, 2000, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Utopie pédagogique d'Alphonse Esquiros dans &amp;lt;i&amp;gt;L'Emile du XIXe Siècle&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherches : Utopie et Récit de voyage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLH; Université de La Réunion, 2000, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2000, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Laforgue et la poétique de la complainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Oct 2000, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de l'utopie dans &amp;lt;i&amp;gt;La Ville des Expiations&amp;lt;/i&amp;gt; de Ballanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherches : Utopie et Récit de voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRLH; Université de La Réunion, 1999, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac et les Intelligentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Balzac en Correspondance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Oct 2000, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le naturalisme anticlérical d'Octave Mirbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Rire des Dieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont II; CRLMC, 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Paris, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence au burlesque dans l'oeuvre de Gérard de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique du burlesque : Colloque international du Centre de Recherches sur les Littératures Modernes et Contemporaines de l'Université Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches sur les Littératures Modernes et Contemporaines de l'Université Blaise Pascal, 1996, Clermont-Ferrand, France. pp.431-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRLH; Université de La Réunion, 1999, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo et Nerval autour de 1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jan 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches sur les Littératures Modernes et Contemporaines de l'Université Blaise Pascal, 1996, Clermont-Ferrand, France. pp.431-444</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pointes et Proverbes dans quelques Epîtres de Scarron et de Cyrano de Bergerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Lettre et Réflexion morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465588v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02465598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages en demi-teintes dans les &amp;lt;i&amp;gt;Lettres&amp;lt;/i&amp;gt; de Madame de Sévigné</w:t>
               </w:r>
@@ -13805,288 +13805,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les maîtres mosaïstes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Didier. Champion, 2016, Oeuvres complètes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Œuvres complètes. 1837 &amp;lt;i&amp;gt;Les Maîtres mosaïstes&amp;lt;/i&amp;gt;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Didier. Honoré Champion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Béatrice Didier. Champion, 2016, Oeuvres complètes</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de la Réunion; Faculté des lettres et des sciences humaines, 2, 2015, TrOPICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétiques du voyage aérien dans la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garnier, 2015, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456044v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01456042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de Nerval et l’esprit critique, satire révolte et utopie</w:t>
               </w:r>
@@ -14869,2932 +14869,2932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tabou et censure, Un art de la suggestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Censure et tabou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Classiques Garnier, pp.9-26, 2023, Littérature et censure, 978-2-406-15012-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théophile Gautier et l’art du portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Bercegol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages du portrait littéraire. Faire voir, révéler, émouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.195-214, 2023, 9791037022530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 9, Classiques Garnier, pp.9-26, 2023, Littérature et censure, 978-2-406-15012-1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps augmenté dans un choix d’utopies et d’anticipations du 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cathy Pomart, Céline Kuhn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps humain, technologies et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, pp.26-43, 2022, Colloques &amp; essais, 978-2-37032-340-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, IFJD, pp.26-43, 2022, Colloques &amp; essais, 978-2-37032-340-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Reggae Love » : gages d'amour dans la culture reggae de l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Pellegry; Sandra Saayman; Françoise Sylvos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gages d’affection, culture matérielle et domaine de l’intime dans les sociétés d’Europe et de l’océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.205-2016, 2020, 978-2-490596-54-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.205-2016, 2020, 978-2-490596-54-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête de gages d'affection&amp;quot; ( Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pellegry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Saayman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gages d'affection, culture matérielle et domaine de l'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires indianocéaniques, 2020, 978-2-490596-54-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Florence Pellegry</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarcophage nervalien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabrielle Chamarat; Sylvain Ledda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nerval écrivain. Hommage à Jacques Bony</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Presses Universitaires de Namur, pp.179-190, 2019, Etudes nervaliennes et romantiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sarcophage nervalien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabrielle Chamarat, Sylvain Ledda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nerval écrivain. Hommage à Jacques Bony</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Presses universitaires de Namur, pp.179-190, 2019, 9782870379189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et dystopies coloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K'A Editions, pp.5-22, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Apports actuels des utopies du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béchir Ben Aissa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’utopie au présent [Actes du colloque de Carthage, 16 et 17 novembre 2017]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Al Hikma, pp. 15-31, 2019, 9973492021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformateurs sociaux et préjugés au XIXe siècle dans l’Océan Indien et en Afrique (Laverdant, Houat, D’Eichthal, Urbain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et dystopies coloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K'A Editions, pp.75-88, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comparatisme religieux dans les études de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Océan indien et littérature française au tournant des Lumières : Bernardin de Saint-Pierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.213-232, 2016, Rencontres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Icare et Dédale en utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques du voyage aérien dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Classiques Garnier, 2015, Géographies du monde, 978-2-8124-4737-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire des Rouges en 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dessy, Clément and Stiénon, Valérie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bévues du futur, Les imaginaires visuels de la dystopie (1840-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.93--106, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire de Rouges entre 1842 et 1848. Une approche transgénérique et plurimédiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clément Dessy; Valérie Stiénon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Bé)vues du futur : les imaginaires visuels de la dystopie (1840-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.93-106, 2015, 978-2-7574-0887-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morales de l’utopie au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roman, Myriam and Pradeau, Christophe and Vanden Abeele, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La croisée des chemins. Littérature et morale dans la première moitié du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, à paraître, 2015, Lettres françaises</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Auraix-Jonchière; Simone Bernard-Griffiths. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Honoré Champion, pp.1216-1220, 2015, 978-2-7453-2960-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le curé de village de Balzac et l'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Bialecki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet d'exemples sur l'Espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions H &amp; K, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le volcan, locus terribilis (Fiche n° 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Bialecki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet d'exemples sur l'Espace destiné aux Classes préparatoires scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions H &amp; K, pp.95-102, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fantaisie burlesque dans l’île du Tsarévitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boris Gamaleya, Les polyphonies de l’extrême</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Sépia, pp.226--234, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marrons bourbonnais, héros du courant abolitionniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et esclavage XVIIIe - XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Desjonquères, pp.287--300, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quête du beau dans quelques utopies de la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cabanès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantismes. L'esthétisme en acte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-255, 2009, 9782821826861</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialisation de l'immatériel dans quelques utopies de la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Mollier; Philippe Régnier; Alain Vaillant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La production de l'immatériel. Théories, représentations et pratiques de la culture au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Saint-Etienne, pp.303-311, 2008, 978-2-86272-483-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardin et territoire dans Le compagnon du tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bosquet, Marie-Françoise and Meitinger, Serge and Terramorsi, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux confins de l'ailleurs : voyage, altérité, utopie. Hommages offerts au professeur Jean-Michel Racault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klincksieck; Université de la Réunion, pp.239--249, 2008, 9782252035832</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du voyageur excentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hisashi Mizuno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Nerval au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Librairie Nizet, pp.72-85, 2007, Etudes du romantisme au Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages à Rheculanum. Utopies et futurismes archéologiques [1800-1850]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Lavaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La plume et la pierre : l'écrivain et le modèle archéologique au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Éd., pp.433-452, 2007, 978-2-35371-016-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages à Rheculanum : utopies et futurismes archéologiques, (1800-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Lavaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La plume et la pierre, L'écrivain et le modèle archéologique au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Editions, pp.433-452, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage utopique dans &amp;lt;i&amp;gt;Le Curé de Village&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Meitinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Université de La Réunion, pp.105-115, 2006, Cahiers du CRLHOI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vénus et le syncrétisme poétique dans &amp;lt;i&amp;gt;Voyage en Orient&amp;lt;/i&amp;gt; de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Linon-Chipon; Jean-François Guennoc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transhumances divines : Récit de voyage et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Presses de l'Université Paris-Sorbonne, pp.259-275, 2005, Imago Mundi, 2-84050-366-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insularité dans &amp;lt;i&amp;gt;Les Châtiments&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Trabelsi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'insularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.345-358, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises et mutations de l'histoire dans &amp;lt;i&amp;gt;Le Vallon aérien&amp;lt;/i&amp;gt; de Mosneron de Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prosper Eve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Quais ou Voyages transculturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, pp.292-308, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aventure absolue et odyssée humaine dans quelques contes de Nodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Racault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Aventure maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.237-250, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotesque et parodie : le naturalisme anticlérical d'Octave Mirbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bertrand; Véronique Gély-Ghedira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rire des dieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.371-380, 2000, 2-84516-132-8/978-2-84516-132-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laforgue et la poétique de la complainte populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José-Luis Diaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Complaintes de Jules Laforgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEDES, pp.133-137, 2000, Romantisme colloques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation par les ruines dans &amp;lt;i&amp;gt;Sylvie&amp;lt;/i&amp;gt; de Gérard de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie-Angélique Deshouliéres; Pascal Vacher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mémoire en Ruines : Le modèle archéologique dans l'imaginaire moderne et contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.81-93, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac, &amp;lt;i&amp;gt;Esquisse d’homme d’affaires&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIRB (Groupe International de Recherches Balzaciennes). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer La Comédie humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académia, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pointes et proverbes dans quelques épîtres de Scarron et de Cyrano de Bergerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Haroche-Bouzinac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre, Miroir de l'Âme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klincksieck, pp.39-47, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac, &amp;lt;i&amp;gt;César Birotteau&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIRB (Groupe International de Recherches Balzaciennes). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer La Comédie humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académia, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique, roman historique moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sylvos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José-Luis Diaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard de Nerval, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Filles du Feu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aurélia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">soleil noir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: actes du colloque d'agrégation des 28 et 29 novembre 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEDES, pp.55-64, 1997, Romantisme colloques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation du comique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sylvos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires indianocéaniques, 2020, 978-2-490596-54-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Comédie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.5-8, 1997, 2-84292-025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...2406 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142270v1</w:t>
-              </w:r>
-[...113 lines deleted...]
-                <w:t xml:space="preserve">hal-02460906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18208,51 +18208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05397421v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04417206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03655228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.13310" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02065855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rautureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02162034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.004.0101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02158695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461888v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04465984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04465858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04418547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04416028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06866-2.p.0245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02457247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217688v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01493407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217778v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217786v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467456v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465603v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470256v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Faugere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mugnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294553v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saayman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Erinacin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455851v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456044v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456042v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907693v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148060v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460305v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460303v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470077v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02458921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Feuerhahn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299872v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04418525v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03284101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464604v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464579v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365784v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464542v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456041v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295384v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148061v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01493730v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455852v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147980v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/1544" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142322v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148059v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009642v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142369v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461966v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461920v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461887v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461889v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461156v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470081v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142270v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460906v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01103244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02511132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05397421v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sylvos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04417206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03655228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.13310" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02065855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rautureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464301v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02162034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.004.0101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02158695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02052126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04465984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04465858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04418547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04416028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03079003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06866-2.p.0245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02457247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01493407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217714v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217778v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467461v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02468672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02467454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465588v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470256v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02465579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Faugere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mugnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294553v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carpanin Marimoutou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03202866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saayman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Erinacin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455851v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456044v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456056v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907693v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148060v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460305v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bosquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460303v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470077v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02458921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Feuerhahn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04418525v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04299822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03284101v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464604v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365784v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464579v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464595v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464542v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456041v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148061v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01493730v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01455852v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147980v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/1544" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142322v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148059v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009642v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02464392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02462391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142369v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461966v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461920v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461887v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461889v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470081v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02461156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02470079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02460906v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02142270v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01103244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02511132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>