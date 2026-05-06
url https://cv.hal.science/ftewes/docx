--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -268,212 +268,212 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admire Dube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.2967-2993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13346-025-01861-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(E, E)-farnesol and myristic acid-loaded lipid nanoparticles overcome colistin resistance in Acinetobacter baumannii</w:t>
+                <w:t xml:space="preserve">Assessment of inhaled cationic antibiotics in an in vitro model of Pseudomonas aeruginosa lung biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Faivre</w:t>
+                <w:t xml:space="preserve">Rana Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farras Daffa Imtiyaz</w:t>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">William Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Buyck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melissa Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 667 (A), pp.124907. </w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.107020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2024.107020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766832v1</w:t>
+                <w:t xml:space="preserve">hal-04807257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mixed Staphylococcus aureus-Pseudomonas aeruginosa biofilm on susceptibility to antimicrobial treatments in a 3D in vitro model</w:t>
               </w:r>
@@ -485,51 +485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gracia Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -587,1307 +587,1307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of inhaled cationic antibiotics in an in vitro model of Pseudomonas aeruginosa lung biofilm</w:t>
+                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Awad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+                <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Couet</w:t>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Nasser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Buyck</w:t>
+                <w:t xml:space="preserve">Kévin Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2024.107020⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (3), pp.e13704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807257v1</w:t>
+                <w:t xml:space="preserve">hal-04715648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into betulinic acid as a promising molecule to fight the interkingdom biofilm Staphylococcus aureus-Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Noël</w:t>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Point</w:t>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Deroche</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (6), pp.107166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715648v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into betulinic acid as a promising molecule to fight the interkingdom biofilm Staphylococcus aureus-Candida albicans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(E, E)-farnesol and myristic acid-loaded lipid nanoparticles overcome colistin resistance in Acinetobacter baumannii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Aucher</w:t>
+                <w:t xml:space="preserve">Carla Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Tewes</w:t>
+                <w:t xml:space="preserve">Farras Daffa Imtiyaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlenn Menard</w:t>
+                <w:t xml:space="preserve">Melissa Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (6), pp.107166. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 667 (A), pp.124907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542854v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colistin-loaded aerosolizable particles for the treatment of bacterial respiratory infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting lung macrophages for fungal and parasitic pulmonary infections with innovative amphotericin B dry powder inhalers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Alejo</w:t>
+                <w:t xml:space="preserve">E. de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Sauzet</w:t>
+                <w:t xml:space="preserve">P. O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Laroche</w:t>
+                <w:t xml:space="preserve">R. Fernández-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Sebastian</w:t>
+                <w:t xml:space="preserve">S. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 635, pp.122732. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122732⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 635, pp.122788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088066v1</w:t>
+                <w:t xml:space="preserve">hal-04131635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time in vivo monitoring of the antimicrobial action of combination therapies in the management of infected topical wounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Miranda-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 646, pp.123502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting lung macrophages for fungal and parasitic pulmonary infections with innovative amphotericin B dry powder inhalers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. O'Connell</w:t>
+                <w:t xml:space="preserve">PK-PD Evaluation of Inhaled Microparticles loaded with Ciprofloxacin-Copper complex in a Rat Model of Chronic Pseudomonas aeruginosa Lung Infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fernández-García</w:t>
+                <w:t xml:space="preserve">Barbara Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marchand</w:t>
+                <w:t xml:space="preserve">Julian Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chauzy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 635, pp.122788. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpx.2023.100178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131635v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PK-PD Evaluation of Inhaled Microparticles loaded with Ciprofloxacin-Copper complex in a Rat Model of Chronic Pseudomonas aeruginosa Lung Infection.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Tewes</w:t>
+                <w:t xml:space="preserve">Colistin-loaded aerosolizable particles for the treatment of bacterial respiratory infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Lamy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Teresa Alejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Sauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.100178. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 635, pp.122732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpx.2023.100178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104592v1</w:t>
+                <w:t xml:space="preserve">hal-04088066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved In Vitro Anti-Mucorales Activity and Cytotoxicity of Amphotericin B with a Pegylated Surfactant</w:t>
+                <w:t xml:space="preserve">Inhaled Antifungal Agents for Treatment and Prophylaxis of Bronchopulmonary Invasive Mold Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Diop</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Chauzy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8020121⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615762v1</w:t>
+                <w:t xml:space="preserve">hal-03626610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhaled Antifungal Agents for Treatment and Prophylaxis of Bronchopulmonary Invasive Mold Infections</w:t>
+                <w:t xml:space="preserve">Improved In Vitro Anti-Mucorales Activity and Cytotoxicity of Amphotericin B with a Pegylated Surfactant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.641. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8020121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626610v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Nanoparticles Loaded with Farnesol or Geraniol to Enhance the Susceptibility of E. coli MCR-1 to Colistin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Valcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Buyck</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), pp.1849. </w:t>
@@ -1919,815 +1919,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Colistin Sulfate Dry Powder and Solution for Pulmonary Delivery</w:t>
+                <w:t xml:space="preserve">In vivo Efficacy of a Dry Powder Formulation of Ciprofloxacin-Copper Complex in a Chronic Lung Infection Model of Bioluminescent Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brillault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
+                <w:t xml:space="preserve">Tania F Bahamondez-Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Moraga-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh D C Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan B Watts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12060557⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.201-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875013v1</w:t>
+                <w:t xml:space="preserve">inserm-02615177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Lung Residence Time of Highly Permeable Molecules after Nebulization: Example of the Fluoroquinolones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.E387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics12040387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02558855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo Efficacy of a Dry Powder Formulation of Ciprofloxacin-Copper Complex in a Chronic Lung Infection Model of Bioluminescent Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">Comparison between Colistin Sulfate Dry Powder and Solution for Pulmonary Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania F Bahamondez-Canas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugh D C Smyth</w:t>
+                <w:t xml:space="preserve">Julien Brillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan B Watts</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 152, pp.201-217. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12060557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02615177v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained-release microparticle dry powders of chloramphenicol palmitate or thiamphenicol palmitate prodrugs for lung delivery as aerosols</w:t>
+                <w:t xml:space="preserve">In vitro evaluation of Pseudomonas aeruginosa chronic lung infection models: Are agar and calcium-alginate beads interchangeable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siti Nani Nurbaeti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Brillault</w:t>
+                <w:t xml:space="preserve">Bruna Gaelzer Silva Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138, pp.105028. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2019.105028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2019.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477590v1</w:t>
+                <w:t xml:space="preserve">hal-02477575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of Pseudomonas aeruginosa chronic lung infection models: Are agar and calcium-alginate beads interchangeable?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of Ciprofloxacin and Its Copper Complex against Pseudomonas aeruginosa Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania F Bahamondez-Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh D C Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2019.08.006⟩</w:t>
+              <w:t xml:space="preserve">AAPS PharmSciTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1208/s12249-019-1417-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477575v1</w:t>
+                <w:t xml:space="preserve">hal-02477817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Ciprofloxacin and Its Copper Complex against Pseudomonas aeruginosa Biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustained-release microparticle dry powders of chloramphenicol palmitate or thiamphenicol palmitate prodrugs for lung delivery as aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Nani Nurbaeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugh D C Smyth</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS PharmSciTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (5), pp.205. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.105028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1208/s12249-019-1417-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2019.105028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477817v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of leucine to improve aerodynamic properties of ciprofloxacin-loaded maltose microparticles for inhalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Remedios Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter O’connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (1), pp.2-11. </w:t>
@@ -2765,51 +2765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGylation of Tobramycin Improves Mucus Penetration and Antimicrobial Activity against Pseudomonas aeruginosa Biofilms in Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania F Bahamondez-Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hairui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmim Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh D C Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (4), pp.1643-1652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2895,90 +2895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro biopharmaceutical evaluation of ciprofloxacin/metal cation complexes for pulmonary administration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.92-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3012,103 +3012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New aerosol formulation to control ciprofloxacin pulmonary concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Remedios Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 271, pp.118-126. </w:t>
@@ -3140,1497 +3140,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02379277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of levofloxacin-loaded crosslinked chitosan microspheres for inhaled aerosol therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ciprofloxacin-Loaded Inorganic–Organic Composite Microparticles To Treat Bacterial Lung Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Gaspar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dina Murtinho</w:t>
+                <w:t xml:space="preserve">Peter O 'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 ((1)), pp.100-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5b00543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478056v1</w:t>
+                <w:t xml:space="preserve">inserm-01373710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciprofloxacin-Loaded Inorganic–Organic Composite Microparticles To Treat Bacterial Lung Infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moisture diffusion and permeability characteristics of hydroxypropylmethylcellulose and hard gelatin capsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad S Barham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Healy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5b00543⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 478 (2), pp.796-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01373710v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02379337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture diffusion and permeability characteristics of hydroxypropylmethylcellulose and hard gelatin capsules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amorphous Calcium Carbonate Based-Microparticles for Peptide Pulmonary Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero L Gobbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.12.029⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2016, 8 (2), pp.1164-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b09023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02379337v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Calcium Carbonate Based-Microparticles for Peptide Pulmonary Delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Amorphous calcium carbonate based-microparticles for peptide pulmonary delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviero L Gobbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2016, 8 (2), pp.1164-1175. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.1164-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.5b09023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484982v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01375596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous calcium carbonate based-microparticles for peptide pulmonary delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Tewes</w:t>
+                <w:t xml:space="preserve">Formulation, stability and pharmacokinetics of sugar-based salmon calcitonin-loaded nanoporous/nanoparticulate microparticles (NPMPs) for inhalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inês Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero L Gobbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Tajber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliviero L Gobbo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Owen I Corrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b09023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 483 (1-2), pp.6-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01375596v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation, stability and pharmacokinetics of sugar-based salmon calcitonin-loaded nanoporous/nanoparticulate microparticles (NPMPs) for inhalation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of levofloxacin-loaded crosslinked chitosan microspheres for inhaled aerosol therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João J.S. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Inês Amaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oliviero L Gobbo</w:t>
+                <w:t xml:space="preserve">Alberto A.C.C. Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Tajber</w:t>
+                <w:t xml:space="preserve">Olga Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen I Corrigan</w:t>
+                <w:t xml:space="preserve">Dina Murtinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 483 (1-2), pp.6-18. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.65-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484990v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation into PEG-Liposomes Does Not Improve the Bioavailability of Pulmonary Delivered Salmon Calcitonin</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Lysozyme encapsulation within PLGA and CaCO3 microparticles using supercritical CO2 medium” [J. Supercrit. Fluids 79 (2013) 159–169]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janani Swaminathan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oliviero L Gobbo</w:t>
+                <w:t xml:space="preserve">M.-K. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Medicine and Pulmonary Drug Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jamp.2013.1049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88, pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2014.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484995v1</w:t>
+                <w:t xml:space="preserve">hal-02484969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Lysozyme encapsulation within PLGA and CaCO3 microparticles using supercritical CO2 medium” [J. Supercrit. Fluids 79 (2013) 159–169]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superparamagnetic iron oxide nanoparticles (SPIONs)-loaded Trojan microparticles for targeted aerosol delivery to the lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Healy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88, pp.142. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.98 - 104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2014.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02484969v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01102561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superparamagnetic iron oxide nanoparticles (SPIONs)-loaded Trojan microparticles for targeted aerosol delivery to the lung</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Encapsulation into PEG-Liposomes Does Not Improve the Bioavailability of Pulmonary Delivered Salmon Calcitonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janani Swaminathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero L Gobbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Ehrhardt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86, pp.98 - 104. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Medicine and Pulmonary Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/jamp.2013.1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01102561v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroid/mucokinetic hybrid nanoporous microparticles for pulmonary drug delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulk, surface properties and water uptake mechanisms of salt/acid amorphous composite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Tajber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karan Gulati</w:t>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devesh Kalantri</w:t>
+                <w:t xml:space="preserve">Owen I. Corrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85 (3), pp.604-613. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 456 (1), pp.143-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01102852v1</w:t>
+                <w:t xml:space="preserve">inserm-01102838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk, surface properties and water uptake mechanisms of salt/acid amorphous composite systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steroid/mucokinetic hybrid nanoporous microparticles for pulmonary drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bianco</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Krzysztof J. Paluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Tajber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caron</w:t>
+                <w:t xml:space="preserve">Karan Gulati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen I. Corrigan</w:t>
+                <w:t xml:space="preserve">Devesh Kalantri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 456 (1), pp.143-152. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (3), pp.604-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.07.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01102838v1</w:t>
+                <w:t xml:space="preserve">inserm-01102852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro and In Vivo Characterisation of PEG-Lipid-Based Micellar Complexes of Salmon Calcitonin for Pulmonary Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Baginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviero L Gobbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (6), pp.1425-1434. </w:t>
@@ -4680,90 +4680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese: a new contrast agent for lung imaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviero L Gobbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Zurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Crémillieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4849,51 +4849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Bakowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5073,90 +5073,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of HPβCD–PEG Microparticles for Salmon Calcitonin Administration via Pulmonary Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero L Gobbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Tajber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen I Corrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (5), pp.1887-1898. </w:t>
@@ -5337,77 +5337,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterisation of soluble polymeric particles for pulmonary peptide delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Tajber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen I Corrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5467,77 +5467,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of rifampicin–cyclodextrin complexes for lung nebulization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 129, pp.93 - 99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5565,587 +5565,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01102812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of doxorubicin-loaded poly(lactide-co-glycolide) nanoparticles prepared by single and double emulsion methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Interaction of Doxorubicin with Oleate Ions: Fluorescence Spectroscopy and Liquid–Liquid Extraction Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Antoon</w:t>
+                <w:t xml:space="preserve">Simone Cohen-Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ngaboni Okassa</w:t>
+                <w:t xml:space="preserve">Claude Linassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Cohen-Jonathan</w:t>
+                <w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 66 (3), pp.488-92. </w:t>
+              <w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (7), pp.1006-1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2007.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1248/cpb.55.1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00264615v1</w:t>
+                <w:t xml:space="preserve">hal-02485040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Interaction of Doxorubicin with Oleate Ions: Fluorescence Spectroscopy and Liquid–Liquid Extraction Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of doxorubicin-loaded poly(lactide-co-glycolide) nanoparticles prepared by single and double emulsion methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ngaboni Okassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Cohen-Jonathan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (3), pp.488-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2007.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1248/cpb.55.1006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02485040v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00264615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interaction of doxorubicin with oleate ions: fluorescence spectroscopy and liquid-liquid extraction study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simone Cohen-Jonathan</w:t>
+                <w:t xml:space="preserve">Comparative study of doxorubicin-loaded poly(lactide-co-glycolide) nanoparticles prepared by single and double emulsion methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Linassier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t>
+                <w:t xml:space="preserve">L. Ngaboni Okassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cohen-Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (3), pp.488-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2007.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1248/cpb.55.1006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00264631v1</w:t>
+                <w:t xml:space="preserve">hal-02485037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of doxorubicin-loaded poly(lactide-co-glycolide) nanoparticles prepared by single and double emulsion methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Munnier</w:t>
+                <w:t xml:space="preserve">On the interaction of doxorubicin with oleate ions: fluorescence spectroscopy and liquid-liquid extraction study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Antoon</w:t>
+                <w:t xml:space="preserve">Simone Cohen-Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ngaboni Okassa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Cohen-Jonathan</w:t>
+                <w:t xml:space="preserve">Claude Linassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 66 (3), pp.488-492. </w:t>
+              <w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (7), pp.1006-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2007.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1248/cpb.55.1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02485037v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00264631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and rheological properties of classic and macromolecular surfactant at the supercritical CO2-H2O interface</w:t>
               </w:r>
@@ -6228,221 +6228,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00264738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and rheological properties of the supercritical CO2-water pure interface.</w:t>
+                <w:t xml:space="preserve">Effect of H(2)O-CO(2) organization on ovalbumin adsorption at the supercritical CO(2)-water interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 109 (9), pp.3990-7. </w:t>
+              <w:t xml:space="preserve">, 2005, 109 (5), pp.1874-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp046019w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp046940d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00264721v1</w:t>
+                <w:t xml:space="preserve">inserm-00264601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of H(2)O-CO(2) organization on ovalbumin adsorption at the supercritical CO(2)-water interface.</w:t>
+                <w:t xml:space="preserve">Formation and rheological properties of the supercritical CO2-water pure interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 109 (5), pp.1874-81. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 109 (9), pp.3990-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp046019w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp046940d⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00264601v1</w:t>
+                <w:t xml:space="preserve">inserm-00264721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and dynamic interfacial properties of binary carbon dioxide-water systems</w:t>
               </w:r>
@@ -6602,51 +6602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6742,77 +6742,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gobbo Ol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Tajber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen I Corrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, New Orleans, United States</w:t>
@@ -6899,51 +6899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.I. Corrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Pharmaceutical Science and Technology, Six Volume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7271,51 +7271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Valcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020021052A3. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7346,51 +7346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm formulations and use thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh D.C. Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania F Bahamondez-Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7447,51 +7447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhalable microparticles loaded with a fluoroquinolone/metal cation complex for the treatment of respiratory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh D.C. Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7655,103 +7655,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeta potential measurements of Escherichia coli to evaluate colistin susceptibility and gain insight in resistance mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farras Daffa Imtiyaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rose Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7863,51 +7863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF3BC345"/>
+    <w:nsid w:val="5BF3BF63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8094,51 +8094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ftewes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7865-718X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133708772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316664656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marique Aucamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Admire Dube" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01861-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faivre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farras Daffa Imtiyaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Marcotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124907" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Landa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Mendoza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arruebo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79573-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2024.107020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sauzet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sebastian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miranda-Calderon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gomez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123502" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pablo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Connell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauzy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122788" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2023.100178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martellosio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030641" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Valcourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13111849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12060557" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02558855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040387" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02615177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania F Bahamondez-Canas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraga-Espinoza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D C Smyth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B Watts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.05.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nani Nurbaeti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tewes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.105028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gaelzer Silva Torres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.08.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-019-1417-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Remedios Serrano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O&#8217;connell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34154/2019-EJPR.01(01).pp-02-11/euraass" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairui Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmim Leal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01416565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.11.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gobin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478056v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Gaspar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o J.S. Sousa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.C.C. Pais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cardoso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Murtinho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.07.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01373710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O 'Connell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5b00543" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad S Barham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Healy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.12.029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero L Gobbo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Ehrhardt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b09023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Amaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tajber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen I Corrigan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.02.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janani Swaminathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jamp.2013.1049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-K. Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Hassani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calvignac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.02.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N9VCVKP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01102561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.09.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01102852v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Paluch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Gulati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devesh Kalantri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.03.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01102838v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen I. Corrigan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.076" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Baginski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Salomon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0688-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F824992D914152D679334DD20297F85506C3693E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zurek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.1483" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474502v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Buckley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Bakowsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0553-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMR1TF4H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Krafft" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201009z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp200231c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tewes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tajber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Corrigan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ehrhardt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Healy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2010.07.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01102826v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Healy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01102812v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.04.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngaboni Okassa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2007.02.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ35GWVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Linassier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Douziech-Eyrolles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.55.1006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264738v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2006.02.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R3N69XT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046019w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046940d" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0ZW45RVJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp030895c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D7T9M9CG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01103116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobbo Ol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490781v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490782v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Benkhaled" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563761v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563775v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490735v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D.C. Smyth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ashley Heersema" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490765v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563746v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rose Tewes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ftewes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7865-718X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133708772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316664656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marique Aucamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Admire Dube" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01861-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2024.107020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Landa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Mendoza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arruebo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79573-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Menard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farras Daffa Imtiyaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Marcotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pablo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Connell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauzy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miranda-Calderon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gomez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Perez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sebastian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123502" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lamy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Laroche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2023.100178" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alejo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sauzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122732" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martellosio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030641" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Valcourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13111849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02615177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania F Bahamondez-Canas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraga-Espinoza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D C Smyth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B Watts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.05.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02558855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040387" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12060557" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gaelzer Silva Torres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tewes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2019.08.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-019-1417-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nani Nurbaeti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.105028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Remedios Serrano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O&#8217;connell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34154/2019-EJPR.01(01).pp-02-11/euraass" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairui Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmim Leal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01416565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.11.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gobin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01373710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O 'Connell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5b00543" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379337v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad S Barham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Healy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.12.029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero L Gobbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Ehrhardt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b09023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Amaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tajber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen I Corrigan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.02.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Gaspar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o J.S. Sousa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.C.C. Pais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cardoso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Murtinho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.07.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-K. Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Hassani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calvignac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.02.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N9VCVKP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01102561v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janani Swaminathan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jamp.2013.1049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01102838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen I. Corrigan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.07.076" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01102852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Paluch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Gulati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devesh Kalantri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.03.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Baginski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Salomon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0688-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F824992D914152D679334DD20297F85506C3693E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zurek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.1483" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474502v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Buckley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Bakowsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-011-0553-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMR1TF4H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Krafft" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201009z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp200231c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tewes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tajber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Corrigan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ehrhardt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Healy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2010.07.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01102826v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Healy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01102812v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.04.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Linassier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Douziech-Eyrolles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.55.1006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngaboni Okassa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2007.02.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ35GWVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264631v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264738v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2006.02.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R3N69XT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046940d" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0ZW45RVJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264721v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046019w" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp030895c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D7T9M9CG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01103116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobbo Ol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490781v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490782v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Benkhaled" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563761v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563775v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490735v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D.C. Smyth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ashley Heersema" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490765v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563746v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rose Tewes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>