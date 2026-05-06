--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -1340,295 +1340,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04424715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUGMO: tool for the detection of unknown genetically modified organisms with high-throughput sequencing data for pure bacterial samples</w:t>
+                <w:t xml:space="preserve">Overall changes in the transcriptome of Escherichia coli O26:H11 induced by a subinhibitory concentration of ciprofloxacin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hurel</w:t>
+                <w:t xml:space="preserve">C. Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Schbath</w:t>
+                <w:t xml:space="preserve">E. Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">A. Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rolland</w:t>
+                <w:t xml:space="preserve">F. Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Petrillo</w:t>
+                <w:t xml:space="preserve">C. Boisseson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (6), pp.1577-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-020-03611-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.14741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914869v1</w:t>
+                <w:t xml:space="preserve">anses-04146571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall changes in the transcriptome of Escherichia coli O26:H11 induced by a subinhibitory concentration of ciprofloxacin</w:t>
+                <w:t xml:space="preserve">DUGMO: tool for the detection of unknown genetically modified organisms with high-throughput sequencing data for pure bacterial samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Valat</w:t>
+                <w:t xml:space="preserve">Julie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hirchaud</w:t>
+                <w:t xml:space="preserve">Sophie S. Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Drapeau</w:t>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Touzain</w:t>
+                <w:t xml:space="preserve">Mathieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boisseson</w:t>
+                <w:t xml:space="preserve">Mauro Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (6), pp.1577-1588. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.14741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-020-03611-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04146571v1</w:t>
+                <w:t xml:space="preserve">hal-02914869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic polymorphism of Mycoplasma flocculare revealed by a newly developed multilocus sequence typing scheme</w:t>
               </w:r>
@@ -2975,51 +2975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3213,51 +3213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution of segregation guide DNA motifs and the FtsK translocase in bacteria: identification of the atypical Lactococcus lactis KOPS mot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nolivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,103 +5516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of unknown genetically modified organisms (GMO) by statistical analysis of high throughput sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t>
@@ -6237,51 +6237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Desmecht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Olivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04041119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ngassam Tchamba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Fergestad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen de Visscher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine l'Abee-Lund" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2023.01.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03715577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arnaout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habets" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Huong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Iguchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9090492" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04419951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamglait" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quenault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638720978389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04419909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Ekeland Fergestad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarne De Vliegher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.715851" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04424715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Boyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Duprez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.04.032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04146571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirchaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drapeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touzain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisseson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14741" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tocqueville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V. Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.108422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01773003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boisseson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188768" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gorlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12660" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01931182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27558-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01958100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ganne Billet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Baillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;rour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000830" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00163-16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2212.161272" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Fleury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mourand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Devendec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00177-15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Maria Romano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolivos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coddeville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003421v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Coddeville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks171" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2477" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-4-r45" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loralie Rigaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Sahin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Postic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudrimont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Chaudhry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Stensvold Christen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lalle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bellinzona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Castelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Autio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493467v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mozzanino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204256v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855874v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caddoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felten" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Y Mistou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cadel Six" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000453v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748231v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10097" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Desmecht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Olivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04041119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ngassam Tchamba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Fergestad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen de Visscher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine l'Abee-Lund" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2023.01.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03715577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arnaout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habets" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Huong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Iguchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9090492" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04419951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamglait" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quenault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638720978389" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04419909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Ekeland Fergestad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarne De Vliegher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.715851" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04424715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Boyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Duprez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.04.032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04146571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirchaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drapeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touzain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisseson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14741" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tocqueville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V. Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.108422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01773003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boisseson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188768" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gorlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12660" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01931182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27558-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01958100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ganne Billet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Baillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;rour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cabon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000830" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00163-16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2212.161272" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Fleury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mourand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Devendec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00177-15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Maria Romano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nolivos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coddeville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003421v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nolivos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Coddeville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks171" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2477" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-4-r45" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loralie Rigaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Sahin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04572804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Postic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudrimont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Chaudhry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Betson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Stensvold Christen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lalle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bellinzona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Nardi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Castelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Autio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493467v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mozzanino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204256v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855874v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caddoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felten" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Y Mistou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cadel Six" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000453v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748231v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10097" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>