--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -5358,51 +5358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1536C3C7"/>
+    <w:nsid w:val="3DA4DEB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>