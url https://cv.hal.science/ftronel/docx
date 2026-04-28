--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -2058,178 +2058,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a distributed storage system leveraging the DSL infrastructure of an ISP</w:t>
+                <w:t xml:space="preserve">Mistore: A distributed storage system leveraging the DSL infrastructure of an ISP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Raïpin-Parvédy</w:t>
+                <w:t xml:space="preserve">Philippe Raipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE Consumer Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation, HPCS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bologne, Italy. pp.260 - 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924051v1</w:t>
+                <w:t xml:space="preserve">hal-01076907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A secure two-phase data deduplication scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,174 +2253,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Cyberspace Safety and Security (CSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistore: A distributed storage system leveraging the DSL infrastructure of an ISP</w:t>
+                <w:t xml:space="preserve">Toward a distributed storage system leveraging the DSL infrastructure of an ISP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Raipin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raïpin-Parvédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation, HPCS 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IEEE Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, United States. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076907v1</w:t>
+                <w:t xml:space="preserve">hal-00924051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion detection in distributed systems, an approach based on taint marking</w:t>
               </w:r>
@@ -2957,394 +2957,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+                <w:t xml:space="preserve">Mise en œuvre de politiques de protection des flux d'information dans l'environnement Android</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bidan</w:t>
+                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+                <w:t xml:space="preserve">Stéphane Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hurfin</w:t>
+                <w:t xml:space="preserve">Simon Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Computer &amp; Electronics Security Applications Rendez-vous (C&amp;ESAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656940v1</w:t>
+                <w:t xml:space="preserve">hal-00656933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de politiques de protection des flux d'information dans l'environnement Android</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information Flow Control for Intrusion Detection derived from MAC Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer &amp; Electronics Security Applications Rendez-vous (C&amp;ESAR 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656933v1</w:t>
+                <w:t xml:space="preserve">hal-00647116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Flow Control for Intrusion Detection derived from MAC Policy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hurfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Communications (ICC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647116v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting illegal system calls using a data-oriented detection model</w:t>
               </w:r>
@@ -3752,399 +3752,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems</w:t>
+                <w:t xml:space="preserve">Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems. Brief announcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brasiliero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+                <w:t xml:space="preserve">Francisco V. Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp. 773-774</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420559v1</w:t>
+                <w:t xml:space="preserve">hal-00789582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems. Brief announcement</w:t>
+                <w:t xml:space="preserve">Analytical Study of Adversarial Strategies in Cluster-based Overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brasiliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco V. Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Reliability, Availability, and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hiroshima, Japan. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2009.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789582v1</w:t>
+                <w:t xml:space="preserve">hal-00408871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Study of Adversarial Strategies in Cluster-based Overlays</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brasiliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Reliability, Availability, and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp. 773-774</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDCAT.2009.62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00408871v1</w:t>
+                <w:t xml:space="preserve">hal-00420559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIDAN: a tool dedicated to Software Instrumentation for Detecting Attacks on Non-control-data</w:t>
               </w:r>
@@ -4225,51 +4225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dependable intrusion detection architecture based on agreement services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hurfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5058,51 +5058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Component Asynchronous Group Membership as an Instance of a Generic Agreement Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Greve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hurfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5163,51 +5163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Global Functions in Asynchronous Distributed Systems with Process Crashes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hurfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,51 +5358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DA4DEB8"/>
+    <w:nsid w:val="C4B97A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5589,51 +5589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ftronel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2420-6105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075985314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasiliero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008593" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Vin&#231;ont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/bar.2025.23011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Bon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Hawkins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Assaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Naumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009889" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522360v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69084-1_34" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vissoft.2015.7332431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ra&#239;pin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076907v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hauser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fidge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814671v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39218-4_18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Reid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Geller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Christofer Demay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brasiliero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V. Brasileiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2009.62" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05173342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fasquel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasileiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Greve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel H&#233;lary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ftronel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2420-6105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075985314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasiliero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008593" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Vin&#231;ont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/bar.2025.23011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Bon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Hawkins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Assaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Naumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009889" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522360v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69084-1_34" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vissoft.2015.7332431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903694" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ra&#239;pin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hauser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fidge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814671v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39218-4_18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Reid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Geller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962660" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Christofer Demay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V. Brasileiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brasiliero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2009.62" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05173342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fasquel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasileiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Greve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel H&#233;lary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>