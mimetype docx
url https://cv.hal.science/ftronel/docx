--- v2 (2026-04-28)
+++ v3 (2026-05-18)
@@ -2058,51 +2058,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistore: A distributed storage system leveraging the DSL infrastructure of an ISP</w:t>
+                <w:t xml:space="preserve">A secure two-phase data deduplication scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raipin</w:t>
@@ -2120,106 +2120,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation, HPCS 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Symposium on Cyberspace Safety and Security (CSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076907v1</w:t>
+                <w:t xml:space="preserve">hal-01076918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secure two-phase data deduplication scheme</w:t>
+                <w:t xml:space="preserve">Mistore: A distributed storage system leveraging the DSL infrastructure of an ISP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raipin</w:t>
@@ -2237,73 +2228,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Cyberspace Safety and Security (CSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation, HPCS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bologne, Italy. pp.260 - 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2014.6903694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076918v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a distributed storage system leveraging the DSL infrastructure of an ISP</w:t>
               </w:r>
@@ -2957,394 +2957,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de politiques de protection des flux d'information dans l'environnement Android</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Geller</w:t>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+                <w:t xml:space="preserve">Michel Hurfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer &amp; Electronics Security Applications Rendez-vous (C&amp;ESAR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656933v1</w:t>
+                <w:t xml:space="preserve">hal-00656940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Flow Control for Intrusion Detection derived from MAC Policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre de politiques de protection des flux d'information dans l'environnement Android</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoniaina Andriatsimandefitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hauser</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Communications (ICC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer &amp; Electronics Security Applications Rendez-vous (C&amp;ESAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647116v1</w:t>
+                <w:t xml:space="preserve">hal-00656933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Flow Control for Intrusion Detection derived from MAC Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5962660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656940v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting illegal system calls using a data-oriented detection model</w:t>
               </w:r>
@@ -3752,399 +3752,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems. Brief announcement</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brasiliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco V. Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp. 773-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789582v1</w:t>
+                <w:t xml:space="preserve">hal-00420559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Study of Adversarial Strategies in Cluster-based Overlays</w:t>
+                <w:t xml:space="preserve">Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems. Brief announcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brasiliero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sericola</w:t>
+                <w:t xml:space="preserve">Francisco V. Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Reliability, Availability, and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408871v1</w:t>
+                <w:t xml:space="preserve">hal-00789582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems</w:t>
+                <w:t xml:space="preserve">Analytical Study of Adversarial Strategies in Cluster-based Overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brasiliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Reliability, Availability, and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hiroshima, Japan. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2009.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420559v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIDAN: a tool dedicated to Software Instrumentation for Detecting Attacks on Non-control-data</w:t>
               </w:r>
@@ -4225,51 +4225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dependable intrusion detection architecture based on agreement services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hurfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5058,51 +5058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Component Asynchronous Group Membership as an Instance of a Generic Agreement Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Greve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hurfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5163,51 +5163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Global Functions in Asynchronous Distributed Systems with Process Crashes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hurfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,51 +5358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4B97A11"/>
+    <w:nsid w:val="2184B218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5589,51 +5589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ftronel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2420-6105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075985314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasiliero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008593" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Vin&#231;ont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/bar.2025.23011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Bon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Hawkins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Assaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Naumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009889" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522360v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69084-1_34" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vissoft.2015.7332431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903694" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ra&#239;pin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hauser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fidge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814671v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39218-4_18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Reid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Geller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962660" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Christofer Demay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V. Brasileiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brasiliero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2009.62" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05173342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fasquel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasileiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Greve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel H&#233;lary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ftronel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2420-6105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075985314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasiliero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008593" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05469459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08124-7_25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Vin&#231;ont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/bar.2025.23011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Bon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Hawkins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Assaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Naumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009889" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522360v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69084-1_34" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vissoft.2015.7332431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2014.6903694" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ra&#239;pin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hauser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fidge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814671v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39218-4_18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Reid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Geller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan-Christofer Demay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brasiliero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V. Brasileiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2009.62" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05173342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fasquel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00420086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasileiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Greve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel H&#233;lary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>