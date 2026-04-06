--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,481 +100,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of impurities on leakage current induced by High-Energy Density Pulsed Laser Annealing in Si diodes</w:t>
+                <w:t xml:space="preserve">Evolution of the liquid/solid interface roughness in Si$_{1-x}$Ge$_x$ layers processed by nanosecond laser annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Monflier</w:t>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Haned</w:t>
+                <w:t xml:space="preserve">S. Kerdilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
+                <w:t xml:space="preserve">L. Dagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Olivier</w:t>
+                <w:t xml:space="preserve">O. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (11), pp.5860 - 5867. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 684, pp.161982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2025.3614566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878600v2</w:t>
+                <w:t xml:space="preserve">hal-04821556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Ni-Silicide Nanocontacts for 3D Silicon Devices via Geometrical Confinement Control</w:t>
+                <w:t xml:space="preserve">Impact of impurities on leakage current induced by High-Energy Density Pulsed Laser Annealing in Si diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Müller</w:t>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Demoulin</w:t>
+                <w:t xml:space="preserve">Mahmoud Haned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Cancellara</w:t>
+                <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c07195⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (11), pp.5860 - 5867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2025.3614566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226417v1</w:t>
+                <w:t xml:space="preserve">hal-04878600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the liquid/solid interface roughness in Si$_{1-x}$Ge$_x$ layers processed by nanosecond laser annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering Ni-Silicide Nanocontacts for 3D Silicon Devices via Geometrical Confinement Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Demoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Daubriac</w:t>
+                <w:t xml:space="preserve">Remi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kerdilès</w:t>
+                <w:t xml:space="preserve">Leonardo Cancellara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dagault</w:t>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Adami</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 684, pp.161982. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (31), pp.28450-28459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c07195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821556v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser‐Annealed SiO 2 /Si 1− x Ge x Scaffolds for Nanoscaled Devices, Synergy of Experiment, and Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Ricciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Deretzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,77 +651,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic Nanoalloys on Vertical GaAs Nanowires: Growth Mechanisms and Shape Control of Ni-GaAs Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghda Makarem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zographos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 200, pp.108521. </w:t>
@@ -1436,1614 +1436,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Electrical Characterizations of BiSb Topological Insulator Layers Epitaxially Integrated on GaAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Daubriac</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of ultrafast melting phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Calogero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Gravelier</w:t>
+                <w:t xml:space="preserve">Domenica Raciti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Deretzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00585⟩</w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-022-00720-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775836v1</w:t>
+                <w:t xml:space="preserve">hal-03795924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of dense arrays of Vertical Si 1-x Ge x nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Electrical Characterizations of BiSb Topological Insulator Layers Epitaxially Integrated on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daubriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Müller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J-M Hartmann</w:t>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gravelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (10), pp.105303. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.5081-5091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aca419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714277v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of recrystallization and activation processes in thin and highly doped silicon-on-insulator layers by nanosecond laser thermal annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mallet</w:t>
+                <w:t xml:space="preserve">Engineering of dense arrays of Vertical Si 1-x Ge x nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Seine</w:t>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">J-M Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131 (6), pp.014008. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (10), pp.105303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0073827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aca419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236606v1</w:t>
+                <w:t xml:space="preserve">hal-04714277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Monolithic Fabrication of III–V Vertical Nanowires on a Standard Si(100) Microelectronic Substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+                <w:t xml:space="preserve">Study of recrystallization and activation processes in thin and highly doped silicon-on-insulator layers by nanosecond laser thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.5836 - 5843. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (6), pp.014008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0073827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600996v1</w:t>
+                <w:t xml:space="preserve">hal-04236606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chery</w:t>
+                <w:t xml:space="preserve">Large-Scale Monolithic Fabrication of III–V Vertical Nanowires on a Standard Si(100) Microelectronic Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Majorel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0283⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.5836 - 5843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737737v1</w:t>
+                <w:t xml:space="preserve">hal-03600996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-catalyzed InAs nanowires grown on Si: the key role of kinetics on their morphology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mallet</w:t>
+                <w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">Clement Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (48), pp.485601. </w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.0283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac8bdb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775839v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of ultrafast melting phenomena</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-catalyzed InAs nanowires grown on Si: the key role of kinetics on their morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenica Raciti</w:t>
+                <w:t xml:space="preserve">Daya Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Acosta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Deretzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (48), pp.485601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41524-022-00720-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac8bdb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795924v1</w:t>
+                <w:t xml:space="preserve">hal-03775839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the Rhombohedral BiSb(0001) Topological Insulator on a Cubic GaAs(001) Substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dima Sadek</w:t>
+                <w:t xml:space="preserve">Investigation of oxygen penetration during UV Nanosecond Laser Annealing of Silicon at high energy densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daya S Dhungana</w:t>
+                <w:t xml:space="preserve">Hiba Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Coratger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Durand</w:t>
+                <w:t xml:space="preserve">Julien Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Proietti</w:t>
+                <w:t xml:space="preserve">Karim Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (30), pp.36492-36498. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 536, pp.149071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c08477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407922v1</w:t>
+                <w:t xml:space="preserve">hal-03098053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-doped silicon nanoantennas and metasurfaces for tunable infrared plasmonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+                <w:t xml:space="preserve">Integration of the Rhombohedral BiSb(0001) Topological Insulator on a Cubic GaAs(001) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Majorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chery</w:t>
+                <w:t xml:space="preserve">Daya S Dhungana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Girard</w:t>
+                <w:t xml:space="preserve">Roland Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wiecha</w:t>
+                <w:t xml:space="preserve">Arnaud Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (5), pp.1393-1399. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (30), pp.36492-36498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c08477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040170v1</w:t>
+                <w:t xml:space="preserve">hal-03407922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of oxygen penetration during UV Nanosecond Laser Annealing of Silicon at high energy densities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
+                <w:t xml:space="preserve">Hyper-doped silicon nanoantennas and metasurfaces for tunable infrared plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Rizk</w:t>
+                <w:t xml:space="preserve">Clément Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Roul</w:t>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Huet</w:t>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 536, pp.149071. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.1393-1399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098053v1</w:t>
+                <w:t xml:space="preserve">hal-03040170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of recrystallization and stress relaxation in nanosecond laser annealed Si 1−x Ge x /Si epilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Improved STEM/EDX Quantitative Method for Dopant Profiling at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghda Makarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dagault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Kerdilès</w:t>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Acosta-Alba</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146752⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.76 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927619015241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983939v1</w:t>
+                <w:t xml:space="preserve">hal-03097328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved STEM/EDX Quantitative Method for Dopant Profiling at the Nanoscale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">Investigation of recrystallization and stress relaxation in nanosecond laser annealed Si 1−x Ge x /Si epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dagault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kerdilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Acosta-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Muller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (1), pp.76 - 85. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 527, pp.146752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1431927619015241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097328v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the anomalous generation of {0 0 1} loops during laser annealing of ion-implanted silicon</w:t>
               </w:r>
@@ -3081,51 +3081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 458, pp.179-183. </w:t>
@@ -3163,103 +3163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight of surface treatments for CMOS compatibility of InAs nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daya Dhungana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.581-586. </w:t>
@@ -3323,51 +3323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Gakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,619 +3559,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02186445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field model of the nanoscale evolution during the explosive crystallization phenomenon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A differential Hall effect measurement method with sub-nanometre resolution for active dopant concentration profiling in ultrathin doped Si 1− x Ge x and Si layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daubriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S F Lombardo</w:t>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boninelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.G. Grimaldi</w:t>
+                <w:t xml:space="preserve">Sylvain Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5008362⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1926 - 1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.9.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921142v1</w:t>
+                <w:t xml:space="preserve">hal-01921179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of aluminium oxide thin films deposited by plasma-enhanced atomic layer deposition from tri-methyl-aluminium and dioxygen precursors: investigation of interfacial and structural properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase field model of the nanoscale evolution during the explosive crystallization phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S F Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boninelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Lale</w:t>
+                <w:t xml:space="preserve">I. Deretzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Reig</w:t>
+                <w:t xml:space="preserve">M.G. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.09.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043421v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale measurements of phosphorous-induced lattice expansion in nanosecond laser annealed germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Boninelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Boninelli</w:t>
+                <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Milazzo</w:t>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (5), pp.058504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5022876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differential Hall effect measurement method with sub-nanometre resolution for active dopant concentration profiling in ultrathin doped Si 1− x Ge x and Si layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Study of aluminium oxide thin films deposited by plasma-enhanced atomic layer deposition from tri-methyl-aluminium and dioxygen precursors: investigation of interfacial and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Monflier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Joblot</w:t>
+                <w:t xml:space="preserve">Benjamin Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1926 - 1939. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 666, pp.20 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.9.184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921179v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser annealing in Si and Ge: Anomalous physical aspects and modeling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S F Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,51 +4287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (20), pp.205503. </w:t>
@@ -4395,51 +4395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Habtoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Houmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4497,319 +4497,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect evolution and dopant activation in laser annealed Si and Ge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling boron dose loss in sidewall spacer stacks of complementary metal oxide semiconductor transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shayesteh</w:t>
+                <w:t xml:space="preserve">Zahi Essa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Duffy</w:t>
+                <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Huet</w:t>
+                <w:t xml:space="preserve">P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mazzamuto</w:t>
+                <w:t xml:space="preserve">P. Boulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pakfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.09.011⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921268v1</w:t>
+                <w:t xml:space="preserve">hal-01435138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling boron dose loss in sidewall spacer stacks of complementary metal oxide semiconductor transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahi Essa</w:t>
+                <w:t xml:space="preserve">Defect evolution and dopant activation in laser annealed Si and Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pelletier</w:t>
+                <w:t xml:space="preserve">M. Shayesteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Morin</w:t>
+                <w:t xml:space="preserve">R. Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boulenc</w:t>
+                <w:t xml:space="preserve">K. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pakfar</w:t>
+                <w:t xml:space="preserve">F. Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 126, pp.163-169. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.188 - 195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435138v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of acceptor concentration on electrical properties and density of interface states of 4H-SiC n-metal-oxide-semiconductor field effect transistors studied by Hall effect</w:t>
               </w:r>
@@ -5115,51 +5115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Strenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton J Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 221, pp.28-32. </w:t>
@@ -5191,855 +5191,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the impact of dislocation loops on leakage currents in Si shallow junction devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive Study of the Electron Scattering Mechanisms in 4H-SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoryia Uhnevionak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Nyamhere</w:t>
+                <w:t xml:space="preserve">Alexander Burenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Strenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scheinemann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Olivie</w:t>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935293⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (8), pp.2562-2570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ted.2015.2447216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921377v1</w:t>
+                <w:t xml:space="preserve">cea-01745394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study of the Electron Scattering Mechanisms in 4H-SiC MOSFETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viktoryia Uhnevionak</w:t>
+                <w:t xml:space="preserve">A comprehensive study of the impact of dislocation loops on leakage currents in Si shallow junction devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloud Nyamhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Scheinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Burenkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Ortiz</w:t>
+                <w:t xml:space="preserve">A Scheit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+                <w:t xml:space="preserve">François Olivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (8), pp.2562-2570. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.184501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ted.2015.2447216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4935293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01745394v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall Factor Calculation for the Characterization of Transport Properties in N-Channel 4H-SiC MOSFETs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+                <w:t xml:space="preserve">Optimized Laser Thermal Annealing on Germanium for High Dopant Activation and Low Leakage Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Shayesteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan O' Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzan Gity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Murphy-Armando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.778-780.483⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (12), pp.4047 - 4055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ted.2014.2364957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921813v1</w:t>
+                <w:t xml:space="preserve">hal-01921394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The effect of Ge content on the formation and evolution of 113 defects in SiGe alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Laânab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Belafhaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.20-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659180v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Ge content on the formation and evolution of 113 defects in SiGe alloys</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hall Factor Calculation for the Characterization of Transport Properties in N-Channel 4H-SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoryia Uhnevionak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Burenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Strenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300177⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 778-780, pp.483 - 486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.778-780.483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01719497v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fabrication Process on Electrical Properties and on Interfacial Density of States in 4H-SiC n-MOSFETs Studied by Hall Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Burenkov</w:t>
+                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.806.127⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.1769-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921388v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Analysis of the High- and Low-Field Channel Mobility in Lateral 4H-SiC MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Strenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6061,599 +6061,599 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Erlbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 778-780, pp.583 - 586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.778-780.583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the number of Si interstitials formed by hydrogen implantation in silicon using boron marker layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oleg Kononchuk</w:t>
+                <w:t xml:space="preserve">Impact of Fabrication Process on Electrical Properties and on Interfacial Density of States in 4H-SiC n-MOSFETs Studied by Hall Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisitan Strenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoryia Uhnevionak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Burenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.09.045⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 806, pp.127 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.806.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01719500v1</w:t>
+                <w:t xml:space="preserve">hal-01921388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of boron activation in implanted Si under laser thermal annealing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the number of Si interstitials formed by hydrogen implantation in silicon using boron marker layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Lopez</w:t>
+                <w:t xml:space="preserve">François-Xavier Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Italia</w:t>
+                <w:t xml:space="preserve">Oleg Kononchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.021301. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 327 (1), pp.29-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/apex.7.021301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921825v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Laser Thermal Annealing on Germanium for High Dopant Activation and Low Leakage Current</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Shayesteh</w:t>
+                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of boron activation in implanted Si under laser thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan O' Connell</w:t>
+                <w:t xml:space="preserve">Lourdes Pelaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzan Gity</w:t>
+                <w:t xml:space="preserve">Maria Aboy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Murphy-Armando</w:t>
+                <w:t xml:space="preserve">Pedro Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Yu</w:t>
+                <w:t xml:space="preserve">Markus Italia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (12), pp.4047 - 4055. </w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.021301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ted.2014.2364957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/apex.7.021301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921394v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterisation and predictive simulation of defects induced by keV Si+ implantation in n-type Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud Nyamhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Essa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (18), pp.184508</w:t>
@@ -6695,64 +6695,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended defects and precipitation in heavily B-doped silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,77 +6850,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belafhaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laânab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (6), pp.1655-1658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6979,77 +6979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hall Effect Characterization of 4H-SiC MOSFETs: Influence of Nitrogen Channel Implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Strenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7286,51 +7286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Burenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 740-742, pp.533 - 536. </w:t>
@@ -7420,51 +7420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 711, pp.134-138. </w:t>
@@ -7636,51 +7636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Ge surface during the end of range dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Impellizzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,51 +7688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (16), pp.162103. </w:t>
@@ -7917,77 +7917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier injection at silicide/silicon interfaces in nanowire based-nanocontacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-L. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 606 (9-10), pp.836 - 839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8027,307 +8027,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of implanted boron emitters for solar cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and modeling of lanthanum diffusion in TiN/La2O3/HfSiON/SiO2/Si high-k stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahi Essa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B J Pawlak</w:t>
+                <w:t xml:space="preserve">Clement Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Janssens</w:t>
+                <w:t xml:space="preserve">Ardechir Pakfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Singh</w:t>
+                <w:t xml:space="preserve">Mickael Gros-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kuzma-Filipek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Robbelein</w:t>
+                <w:t xml:space="preserve">Marc Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.1106⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (18), pp.182901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4764558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922649v1</w:t>
+                <w:t xml:space="preserve">hal-01921905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and modeling of lanthanum diffusion in TiN/La2O3/HfSiON/SiO2/Si high-k stacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahi Essa</w:t>
+                <w:t xml:space="preserve">Studies of implanted boron emitters for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B J Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Gaumer</w:t>
+                <w:t xml:space="preserve">S. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ardechir Pakfar</w:t>
+                <w:t xml:space="preserve">I. Kuzma-Filipek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Gros-Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Juhel</w:t>
+                <w:t xml:space="preserve">J. Robbelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), pp.106 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.1106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4764558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01921905v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the effect of the buried Si–SiO2 interface on transient enhanced boron diffusion in silicon on insulator</w:t>
               </w:r>
@@ -8339,51 +8339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M Bazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P F Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pakfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8645,51 +8645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (1), pp.012105. </w:t>
@@ -8740,77 +8740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of physically-based models from process to device simulations: Application to advanced SOI MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M Bazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pakfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P F Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8912,51 +8912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ngamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9045,51 +9045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9136,64 +9136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Germanium content and strain on the formation of extended defects in ion implanted Silicon/Germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9283,64 +9283,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of boron-interstitials clusters on hole mobility degradation in high dose boron-implanted ultrashallow junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9529,51 +9529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and evolution of F nanobubbles in amorphous and crystalline Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Impellizzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9689,77 +9689,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journ. Appl. Phys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (10), pp.104505:1-8</w:t>
@@ -9788,90 +9788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences of an intermediate rodlike defect during the transformation of {113} defects into dislocation loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (16), pp.161904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9905,51 +9905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects evolution and dopant activation anomalies in ion implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9957,51 +9957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 253 (1-2), pp.68-79. </w:t>
@@ -10051,90 +10051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of {1 1 3} defects into dislocation loops mediated by the {1 1 1} rod-like defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 253 (1-2), pp.80-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10299,610 +10299,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Solid Phase Epitaxy-Activated Boron Ultrashallow Junctions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structure determination of clusters formed in ultra-low energy high-dose implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2018176⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 108-109, pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.108-109.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736089v1</w:t>
+                <w:t xml:space="preserve">hal-01736085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the parameters of an extended defect model applied to non-amorphizing implants</w:t>
+                <w:t xml:space="preserve">Combined master and Fokker–Planck equations for the modeling of the kinetics of extended defects in Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E.B. Cowerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49, pp.1168-1171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03599806v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined master and Fokker–Planck equations for the modeling of the kinetics of extended defects in Si</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Deactivation of Solid Phase Epitaxy-Activated Boron Ultrashallow Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Niess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 152 (10), pp.G787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2018176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138394v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of clusters formed in ultra-low energy high-dose implanted silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimisation of the parameters of an extended defect model applied to non-amorphizing implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124-125, pp.397-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.108-109.303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736085v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the “Life” of {113} Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 810, pp.103-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10936,64 +10936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam induced defects in crystalline silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11082,64 +11082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of boron electrical activation in preamorphised ultra-shallow junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11254,51 +11254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E.B. Cowern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11392,64 +11392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 810, </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11496,64 +11496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal evolution of {1 1 3} defects in silicon: transformation against dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11642,51 +11642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of atom-by-atom calculations of extended defects with B kick-out equations : application to the simulation of boron TED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11750,77 +11750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of boron transient enhanced diffusion through the atom-by-atom modeling of extended defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11871,90 +11871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters formation in ultralow-energy high-dose boron-implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12031,77 +12031,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E.B. Cowern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (10), pp.1953-1955. </w:t>
@@ -12165,838 +12165,838 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and control of the formation of metallic nanoscale silicide contacts on vertical nanostructured channel for advanced 3D nanoelectronics devices: from Si to high mobility materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+                <w:t xml:space="preserve">Investigation of the enlargement of Ru grains and failure modes analysis in microsecond UV laser annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daubriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Tokei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Interconnect Technology Conference (IITC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, San Jose, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IITC61274.2024.10732322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714304v1</w:t>
+                <w:t xml:space="preserve">hal-05202707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the enlargement of Ru grains and failure modes analysis in microsecond UV laser annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zsolt Tokei</w:t>
+                <w:t xml:space="preserve">Understanding and control of the formation of metallic nanoscale silicide contacts on vertical nanostructured channel for advanced 3D nanoelectronics devices: from Si to high mobility materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cancellara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Interconnect Technology Conference (IITC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS Fall 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IITC61274.2024.10732322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05202707v1</w:t>
+                <w:t xml:space="preserve">hal-04714304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the electrical properties of ultrathin in situ Boron-doped strained Si0.7Ge0.3 layers annealed by nanosecond pulsed laser</w:t>
+                <w:t xml:space="preserve">Study of the electrical and structural properties of Ru thin films annealed by Microsecond UV Laser Annealing for future BEOL interconnections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cancellara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Kerdilès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Opprecht</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2023 E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442327v1</w:t>
+                <w:t xml:space="preserve">hal-04442370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally ion Implantation and annealing effects in Diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study on the electrical properties of ultrathin in situ Boron-doped strained Si0.7Ge0.3 layers annealed by nanosecond pulsed laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daubriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kerdilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Acosta-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bourass</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+                <w:t xml:space="preserve">M. Opprecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (EMRS) Spring Meeting, Symposium R (Diamond for electronics, sensors and detectors V)</w:t>
+              <w:t xml:space="preserve">2023 E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666590v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the formation of nickel silicides on vertical silicon nanostructured channel for advanced electronics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Locally ion Implantation and annealing effects in Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bourass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raid Gourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023 SPRING MEETING</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (EMRS) Spring Meeting, Symposium R (Diamond for electronics, sensors and detectors V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423814v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electrical and structural properties of Ru thin films annealed by Microsecond UV Laser Annealing for future BEOL interconnections</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the formation of nickel silicides on vertical silicon nanostructured channel for advanced electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS 2023 SPRING MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442370v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-Down Fabrication of Vertical Nanostructured Channel Arrays on SiGe for Future Nanoelectronics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13038,90 +13038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Mode Analysis in Microsecond UV Laser Annealing of Cu Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thuries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13172,103 +13172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raid Gourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2022 Fall Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
@@ -13297,90 +13297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in top-down fabrication and processing of vertical SiGe nanowire arrays for future nanoelectronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13448,51 +13448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13690,103 +13690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress relaxation and dopant activation in nsec laser annealed SiGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daubriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Monflier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWJT - International Workshop on Junction Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Kyoto (on line), Japan. </w:t>
@@ -13824,51 +13824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper Large-scale Grain Growth by UV Nanosecond Pulsed Laser Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre - Edouard Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13971,51 +13971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped SiGe material calibration for numerical nanosecond laser annealing simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kerdiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14252,51 +14252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Gakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14403,51 +14403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Acosta Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Udine, Italy. pp.1-4, </w:t>
@@ -14485,103 +14485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects Investigation in Nanosecond laser Annealed Crystalline Silicon: Identification and Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Ion Implantation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Würzburg, Germany. pp.4, </w:t>
@@ -14619,103 +14619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating depth distribution of excimer laser induced defects in silicon using micro-photoluminescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRS, Nov 2017, Boston, United States</w:t>
@@ -14757,51 +14757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopant Activation in Ultra-thin SiGeOI and SOI layers characterised by Differential Hall Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14869,103 +14869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des défauts induits par recuit laser excimer sur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15275,64 +15275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abou Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15383,103 +15383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect investigation of excimer laser annealed silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Toque-Tresonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
@@ -15627,286 +15627,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended defects in ion-implanted si during nanosecond laser annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">On the Bi diffusion from (001) GaAsBi−GaAs quantum wells during high temperature annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Kuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonyasiri Boonpeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Qiu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
+                <w:t xml:space="preserve">Simone Mazzucato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junction Technology (IWJT), 2014 International Workshop on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th international workshop on bismuth−containing semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Eoin O' Reilly, Jul 2014, Cork, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721156v1</w:t>
+                <w:t xml:space="preserve">hal-01947318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Bi diffusion from (001) GaAsBi−GaAs quantum wells during high temperature annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simone Mazzucato</w:t>
+                <w:t xml:space="preserve">Extended defects in ion-implanted si during nanosecond laser annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international workshop on bismuth−containing semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Junction Technology (IWJT), 2014 International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Shanghai, China. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWJT.2014.6842019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947318v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional characterization of SiC-SiO2 interfaces in MOSFETs</w:t>
               </w:r>
@@ -15931,64 +15931,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15Th European Microscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom. 2p</w:t>
@@ -16017,64 +16017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation-induced structural defects in highly activated USJs: Boron precipitation and trapping in pre-Amorphised silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi Essa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Qiul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16145,173 +16145,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation, diffusion and defect analysis of a spike anneal thermal cycle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Solid phase epitaxy process integration on 50-nm PMOS devices: Effects of defects on chemical and electrical characteristics of ultra shallow junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Farhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium C – Silicon Front-End Junction Formation-Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.215-221, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-810-C5.4⟩</w:t>
+              <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.21-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-810-C1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736106v1</w:t>
+                <w:t xml:space="preserve">hal-01736099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of transient diffusion and activation of boron during post-implantation annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16370,309 +16374,305 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electron Devices Meeting, IEDM 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current understanding and modelling of B diffusion and activation anomalies in preamorphized ultra-shallow junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E.B. Cowern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.91-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase epitaxy process integration on 50-nm PMOS devices: Effects of defects on chemical and electrical characteristics of ultra shallow junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Activation, diffusion and defect analysis of a spike anneal thermal cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium C – Silicon Front-End Junction Formation-Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.21-27, </w:t>
+              <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.215-221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-810-C1.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-810-C5.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736099v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid phase epitaxy - Activation and deactivation of boron in ultra-shallow junctions</w:t>
               </w:r>
@@ -16697,51 +16697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16809,51 +16809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E.B. Cowern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Venezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16921,77 +16921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of atom-by-atom calculations of extended defects with B kick-out equations : application to the simulation of boron TED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17055,64 +17055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.D6.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -17134,64 +17134,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between thermal evolution of interstitial defects and transient enhanced diffusion in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17297,90 +17297,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raid Gourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hässelt, Belgium</w:t>
@@ -17422,90 +17422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raid Gourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hässelt, Belgium</w:t>
@@ -17560,77 +17560,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raid Gourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MOMENTOM INTERNATIONAL CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Gif-sur-yvette, France. 2023</w:t>
@@ -17685,51 +17685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17778,277 +17778,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin properties of dilute bismides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, optical and spin properties of GaAsBi alloys grown on (001)GaAs substrates by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patchareewan Prongjit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mazzucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th EuroMBE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947398v1</w:t>
+                <w:t xml:space="preserve">hal-01947381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical and spin properties of GaAsBi alloys grown on (001)GaAs substrates by molecular beam epitaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin properties of dilute bismides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Kuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonyasiri Boonpeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mazzucato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th EuroMBE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947381v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical properties of GaAsBi thin layers and quantum wells grown by molecular beam epitaxy (poster)</w:t>
               </w:r>
@@ -18060,51 +18060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonyasiri Boonpeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mazzucato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18191,51 +18191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser annealing processes in semiconductor technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino La Magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18298,77 +18298,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials science issues related to the fabrication of highly doped junctions by laser annealing of Group IV semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Annealing Processes in Semiconductor Technology. Theory, Modeling and Applications in Nanoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18451,51 +18451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Differential Hall Effect method with sub-nanometre resolution for active dopant concentration profiling in ultra-thin Si 1-x Ge x and Si doped layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18588,51 +18588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Implantation‐Induced extended defects: structural investigations and impact on Ultra‐Shallow Junction properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Paul Sabatier - Toulouse III, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18819,51 +18819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878600v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haned" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Tabata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3614566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Demoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cancellara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c07195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04769530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Ricciarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Deretzis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calogero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04639884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghda Makarem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03867418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Julliard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johnsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zographos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108521" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mannino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107635" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad&#8208;yassine Aliouat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filadelfo Cristiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300611" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04017077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Sadek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan El Hila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156688" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04714277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Hartmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca419" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8bdb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03795924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Raciti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00720-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya S Dhungana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08477" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03098053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rizk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02983939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acosta-Alba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barnes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146752" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03097328v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927619015241" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Aboy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L&#243;pez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.09.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02017661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Sartori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-018-2257-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dagault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hartmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0191903jss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Lombardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boninelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deretzis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Grimaldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008362" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.09.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joblot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fisicaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortunato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.10.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921215v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.205503" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Habtoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Houmadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8e1a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shayesteh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duffy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzamuto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.09.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTF5X8X5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakfar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.08.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NX4L5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Uhnevionak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burenkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908123" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoryia Uhnevionak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Burenkov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.821-823.737" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloud Nyamhere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scheinemann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schenk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scheit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935293" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745394v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Burenkov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2015.2447216" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921813v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.778-780.483" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719497v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi La&#226;nab" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belafhaili" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300177" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4RX2DW8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921388v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitan Strenger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.806.127" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921817v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Erlbacher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.778-780.583" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kononchuk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.09.045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TRZFSHP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921825v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Pelaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aboy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Italia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.7.021301" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shayesteh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan O' Connell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Gity" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Murphy-Armando" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2014.2364957" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921870v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921833v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.090" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW07GPVG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafhaili" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. La&#226;nab" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2013.04.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SC1C5HC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.525" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921853v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.537" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.533" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745014v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lefebvre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strenger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haeublein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enbacher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bauer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryssel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.437" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Impellizzeri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alberti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Priolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759031" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lerch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kegel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niess" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gschwandtner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gelpey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3700948" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921880v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Han" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.01.021" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFGZL6ZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922649v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Pawlak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janssens" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kuzma-Filipek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robbelein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1106" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4WFQGR2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921905v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaumer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardechir Pakfar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764558" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M Bazizi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P F Fazzini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369160" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922665v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick E B Cowern" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick S Bennett" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihak Ahn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Chul Yoon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Hamm" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.142" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRN54JWT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922899v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456537" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922678v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.141" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F2757H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922657v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngamo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F Fazzini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.159" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V3P715L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922687v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Fazzini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boucher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3446844" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542699v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Larmande" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736061v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirabella" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napolitani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2969055" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393080v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736076v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361178" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736079v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamrani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavelle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.046" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGMG2LN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.019" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8SHDBCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138673v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ortiz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colombeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.B. Cowern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lampin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736089v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2018176" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Lamrani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.032" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWXHCD4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138394v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.B. Cowerne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736093v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Mauduit" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C3.7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736101v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebras" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.019" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-686D8N5B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736096v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.07.049" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PL2LFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140976v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736104v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Paul" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lerch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-810-c5.4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736098v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.075" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZF5W7S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140975v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146393v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1627461" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736115v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1637440" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736110v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1608489" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04714304v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05202707v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Tokei" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC61274.2024.10732322" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442327v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04666590v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raid Gourad" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423814v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442370v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Khaled" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03771503v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03795894v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thuries" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roz&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iitc52079.2022.9881308" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766749v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03771519v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366621v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Julliard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592553" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366600v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Gunde" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monsieur" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592580" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03449341v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT52818.2021.9609361" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412643v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre - Edouard Raynal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halty" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC51362.2021.9537312" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03097960v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Royet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerdiles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta Alba" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P P Barnes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241664" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03095123v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monsieur" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241608" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743574v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392503v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Royet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870529" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803955v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIT.2018.8807933" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555348v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turpin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Benyoucef" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01735436v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beneyton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acosta Alba" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690886v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730666v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Daubriac" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abou Daher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barge" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730652v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777082" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343978v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Toque-Tresonne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947411v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Kuck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonyasiri Boonpeng" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947318v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazzucato" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720226v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928869v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiul" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2012.6212827" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736106v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C5.4" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141013v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140989v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombeau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pawlak" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736099v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Farhane" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laviron" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C1.4" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736100v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146422v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Venezia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dachs" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146423v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146407v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146421v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269992v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396208v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271407v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947425v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947398v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947381v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchareewan Prongjit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947354v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03341138v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino La Magna" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03341171v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Napolitani" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/laser-annealing-processes-in-semiconductor-technology/cristiano/978-0-12-820255-5" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730674v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919958v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878600v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haned" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Tabata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3614566" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Demoulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cancellara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c07195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04769530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Ricciarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Deretzis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calogero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04639884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghda Makarem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03867418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Julliard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johnsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zographos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108521" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mannino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107635" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad&#8208;yassine Aliouat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filadelfo Cristiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300611" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04017077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Sadek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan El Hila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156688" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03795924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Raciti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00720-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00585" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04714277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Hartmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05876" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8bdb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03098053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rizk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya S Dhungana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03097328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927619015241" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02983939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acosta-Alba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barnes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146752" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Aboy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L&#243;pez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.09.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02017661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Sartori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-018-2257-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dagault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hartmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0191903jss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joblot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.184" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Lombardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boninelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deretzis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Grimaldi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.09.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fisicaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortunato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.10.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921215v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.205503" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Habtoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Houmadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8e1a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakfar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.08.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NX4L5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921268v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shayesteh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duffy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzamuto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.09.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTF5X8X5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Uhnevionak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burenkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908123" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoryia Uhnevionak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Burenkov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.821-823.737" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Burenkov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2015.2447216" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921377v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloud Nyamhere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scheinemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schenk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scheit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935293" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shayesteh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan O' Connell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Gity" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Murphy-Armando" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2014.2364957" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719497v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi La&#226;nab" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belafhaili" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300177" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4RX2DW8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921813v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.778-780.483" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Erlbacher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.778-780.583" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921388v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitan Strenger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.806.127" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719500v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kononchuk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.09.045" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TRZFSHP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921825v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Pelaz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aboy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lopez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Italia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.7.021301" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921870v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921833v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.090" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW07GPVG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafhaili" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. La&#226;nab" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2013.04.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SC1C5HC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.525" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921853v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.537" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.533" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745014v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lefebvre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strenger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haeublein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enbacher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bauer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryssel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.437" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Impellizzeri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alberti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Priolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759031" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lerch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kegel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niess" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gschwandtner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gelpey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3700948" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921880v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Han" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.01.021" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFGZL6ZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaumer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardechir Pakfar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764558" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922649v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Pawlak" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janssens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kuzma-Filipek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robbelein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1106" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4WFQGR2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M Bazizi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P F Fazzini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369160" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922665v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick E B Cowern" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick S Bennett" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihak Ahn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Chul Yoon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Hamm" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.142" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRN54JWT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922899v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456537" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922678v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.141" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F2757H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922657v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngamo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F Fazzini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.159" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V3P715L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922687v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Fazzini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boucher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3446844" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542699v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Larmande" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736061v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirabella" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napolitani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2969055" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393080v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736076v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361178" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736079v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamrani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavelle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.046" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGMG2LN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.019" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8SHDBCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138673v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ortiz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colombeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.B. Cowern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lampin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138394v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.B. Cowerne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736089v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2018176" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599806v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Lamrani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.032" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWXHCD4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736093v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Mauduit" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C3.7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736101v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebras" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.019" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-686D8N5B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736096v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.07.049" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PL2LFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140976v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736104v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Paul" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lerch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-810-c5.4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736098v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.075" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZF5W7S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140975v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146393v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1627461" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736115v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1637440" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736110v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1608489" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05202707v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Tokei" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC61274.2024.10732322" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04714304v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442370v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Khaled" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442327v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04666590v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raid Gourad" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423814v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03771503v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03795894v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thuries" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roz&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iitc52079.2022.9881308" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766749v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03771519v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366621v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Julliard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592553" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366600v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Gunde" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monsieur" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592580" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03449341v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT52818.2021.9609361" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412643v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre - Edouard Raynal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halty" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC51362.2021.9537312" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03097960v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Royet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerdiles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta Alba" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P P Barnes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241664" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03095123v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monsieur" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241608" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743574v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392503v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Royet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870529" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803955v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIT.2018.8807933" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555348v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turpin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Benyoucef" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01735436v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beneyton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acosta Alba" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690886v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730666v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Daubriac" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abou Daher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barge" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730652v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777082" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343978v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Toque-Tresonne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947411v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Kuck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonyasiri Boonpeng" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947318v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazzucato" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720226v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928869v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiul" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2012.6212827" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Farhane" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laviron" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C1.4" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141013v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140989v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombeau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pawlak" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736106v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C5.4" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736100v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146422v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Venezia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dachs" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146423v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146407v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146421v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269992v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396208v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271407v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947425v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947381v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchareewan Prongjit" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947398v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947354v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03341138v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino La Magna" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03341171v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Napolitani" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/laser-annealing-processes-in-semiconductor-technology/cristiano/978-0-12-820255-5" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730674v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919958v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>