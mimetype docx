--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,481 +100,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the liquid/solid interface roughness in Si$_{1-x}$Ge$_x$ layers processed by nanosecond laser annealing</w:t>
+                <w:t xml:space="preserve">Impact of impurities on leakage current induced by High-Energy Density Pulsed Laser Annealing in Si diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kerdilès</w:t>
+                <w:t xml:space="preserve">Mahmoud Haned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dagault</w:t>
+                <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Adami</w:t>
+                <w:t xml:space="preserve">François Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 684, pp.161982. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (11), pp.5860 - 5867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2025.3614566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821556v1</w:t>
+                <w:t xml:space="preserve">hal-04878600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of impurities on leakage current induced by High-Energy Density Pulsed Laser Annealing in Si diodes</w:t>
+                <w:t xml:space="preserve">Engineering Ni-Silicide Nanocontacts for 3D Silicon Devices via Geometrical Confinement Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Monflier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Daubriac</w:t>
+                <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Haned</w:t>
+                <w:t xml:space="preserve">Remi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
+                <w:t xml:space="preserve">Leonardo Cancellara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Olivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2025.3614566⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (31), pp.28450-28459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c07195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878600v2</w:t>
+                <w:t xml:space="preserve">hal-05226417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Ni-Silicide Nanocontacts for 3D Silicon Devices via Geometrical Confinement Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the liquid/solid interface roughness in Si$_{1-x}$Ge$_x$ layers processed by nanosecond laser annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Demoulin</w:t>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Cancellara</w:t>
+                <w:t xml:space="preserve">S. Kerdilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">L. Dagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (31), pp.28450-28459. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 684, pp.161982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c07195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226417v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser‐Annealed SiO 2 /Si 1− x Ge x Scaffolds for Nanoscaled Devices, Synergy of Experiment, and Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Ricciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Deretzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,77 +651,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic Nanoalloys on Vertical GaAs Nanowires: Growth Mechanisms and Shape Control of Ni-GaAs Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghda Makarem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zographos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 200, pp.108521. </w:t>
@@ -1436,1614 +1436,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of ultrafast melting phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Calogero</w:t>
+                <w:t xml:space="preserve">Study of recrystallization and activation processes in thin and highly doped silicon-on-insulator layers by nanosecond laser thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenica Raciti</w:t>
+                <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Acosta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Deretzis</w:t>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (6), pp.014008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41524-022-00720-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0073827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795924v1</w:t>
+                <w:t xml:space="preserve">hal-04236606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Electrical Characterizations of BiSb Topological Insulator Layers Epitaxially Integrated on GaAs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Scale Monolithic Fabrication of III–V Vertical Nanowires on a Standard Si(100) Microelectronic Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Durand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00585⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.5836 - 5843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775836v1</w:t>
+                <w:t xml:space="preserve">hal-03600996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of dense arrays of Vertical Si 1-x Ge x nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (10), pp.105303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/aca419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of recrystallization and activation processes in thin and highly doped silicon-on-insulator layers by nanosecond laser thermal annealing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Seine</w:t>
+                <w:t xml:space="preserve">Structural and Electrical Characterizations of BiSb Topological Insulator Layers Epitaxially Integrated on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gravelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131 (6), pp.014008. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.5081-5091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0073827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236606v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Monolithic Fabrication of III–V Vertical Nanowires on a Standard Si(100) Microelectronic Substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+                <w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Martin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clement Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05876⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.0283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600996v1</w:t>
+                <w:t xml:space="preserve">hal-03737737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chery</w:t>
+                <w:t xml:space="preserve">Self-catalyzed InAs nanowires grown on Si: the key role of kinetics on their morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daya Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Majorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, pp.0283. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (48), pp.485601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac8bdb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737737v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-catalyzed InAs nanowires grown on Si: the key role of kinetics on their morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling of ultrafast melting phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daya Dhungana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mallet</w:t>
+                <w:t xml:space="preserve">Domenica Raciti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pablo Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Deretzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (48), pp.485601. </w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac8bdb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41524-022-00720-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775839v1</w:t>
+                <w:t xml:space="preserve">hal-03795924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of oxygen penetration during UV Nanosecond Laser Annealing of Silicon at high energy densities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
+                <w:t xml:space="preserve">Integration of the Rhombohedral BiSb(0001) Topological Insulator on a Cubic GaAs(001) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Rizk</w:t>
+                <w:t xml:space="preserve">Daya S Dhungana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Roul</w:t>
+                <w:t xml:space="preserve">Roland Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Huet</w:t>
+                <w:t xml:space="preserve">Arnaud Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 536, pp.149071. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (30), pp.36492-36498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c08477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098053v1</w:t>
+                <w:t xml:space="preserve">hal-03407922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the Rhombohedral BiSb(0001) Topological Insulator on a Cubic GaAs(001) Substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dima Sadek</w:t>
+                <w:t xml:space="preserve">Hyper-doped silicon nanoantennas and metasurfaces for tunable infrared plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daya S Dhungana</w:t>
+                <w:t xml:space="preserve">Clément Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Coratger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Durand</w:t>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Proietti</w:t>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (30), pp.36492-36498. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.1393-1399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c08477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407922v1</w:t>
+                <w:t xml:space="preserve">hal-03040170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-doped silicon nanoantennas and metasurfaces for tunable infrared plasmonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+                <w:t xml:space="preserve">Investigation of oxygen penetration during UV Nanosecond Laser Annealing of Silicon at high energy densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Majorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chery</w:t>
+                <w:t xml:space="preserve">Hiba Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Girard</w:t>
+                <w:t xml:space="preserve">Julien Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wiecha</w:t>
+                <w:t xml:space="preserve">Karim Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (5), pp.1393-1399. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 536, pp.149071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040170v1</w:t>
+                <w:t xml:space="preserve">hal-03098053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved STEM/EDX Quantitative Method for Dopant Profiling at the Nanoscale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of recrystallization and stress relaxation in nanosecond laser annealed Si 1−x Ge x /Si epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">L. Dagault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kerdilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Muller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Acosta-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927619015241⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 527, pp.146752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097328v1</w:t>
+                <w:t xml:space="preserve">hal-02983939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of recrystallization and stress relaxation in nanosecond laser annealed Si 1−x Ge x /Si epilayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Hartmann</w:t>
+                <w:t xml:space="preserve">An Improved STEM/EDX Quantitative Method for Dopant Profiling at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghda Makarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Barnes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 527, pp.146752. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.76 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1431927619015241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983939v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the anomalous generation of {0 0 1} loops during laser annealing of ion-implanted silicon</w:t>
               </w:r>
@@ -3081,51 +3081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 458, pp.179-183. </w:t>
@@ -3163,103 +3163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight of surface treatments for CMOS compatibility of InAs nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daya Dhungana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.581-586. </w:t>
@@ -3291,887 +3291,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ιn situ N 2 -NH 3 plasma pre-treatment of silicon substrate enhances the initial growth and restricts the substrate oxidation during alumina ALD</w:t>
+                <w:t xml:space="preserve">Impact of UV Nanosecond Laser Annealing on Composition and Strain of Undoped Si0.8Ge0.2 Epitaxial Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Gakis</w:t>
+                <w:t xml:space="preserve">Léa Dagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Vergnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">P. Acosta-Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Tison</w:t>
+                <w:t xml:space="preserve">S. Kerdiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Vahlas</w:t>
+                <w:t xml:space="preserve">J. P. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5113755⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.202-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0191903jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396236v1</w:t>
+                <w:t xml:space="preserve">cea-02186445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of UV Nanosecond Laser Annealing on Composition and Strain of Undoped Si0.8Ge0.2 Epitaxial Layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ιn situ N 2 -NH 3 plasma pre-treatment of silicon substrate enhances the initial growth and restricts the substrate oxidation during alumina ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Acosta-Alba</w:t>
+                <w:t xml:space="preserve">Giorgos Gakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kerdiles</w:t>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Barnes</w:t>
+                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Hartmann</w:t>
+                <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (3), pp.202-208. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (12), pp.125305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0191903jss⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5113755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02186445v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differential Hall effect measurement method with sub-nanometre resolution for active dopant concentration profiling in ultrathin doped Si 1− x Ge x and Si layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase field model of the nanoscale evolution during the explosive crystallization phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Monflier</w:t>
+                <w:t xml:space="preserve">S F Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Joblot</w:t>
+                <w:t xml:space="preserve">S. Boninelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Deretzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.9.184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921179v1</w:t>
+                <w:t xml:space="preserve">hal-01921142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field model of the nanoscale evolution during the explosive crystallization phenomenon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale measurements of phosphorous-induced lattice expansion in nanosecond laser annealed germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Deretzis</w:t>
+                <w:t xml:space="preserve">Simona Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Grimaldi</w:t>
+                <w:t xml:space="preserve">R. Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5008362⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (5), pp.058504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5022876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921142v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale measurements of phosphorous-induced lattice expansion in nanosecond laser annealed germanium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of aluminium oxide thin films deposited by plasma-enhanced atomic layer deposition from tri-methyl-aluminium and dioxygen precursors: investigation of interfacial and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Ahmet Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Duffy</w:t>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5022876⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 666, pp.20 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796115v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of aluminium oxide thin films deposited by plasma-enhanced atomic layer deposition from tri-methyl-aluminium and dioxygen precursors: investigation of interfacial and structural properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">A differential Hall effect measurement method with sub-nanometre resolution for active dopant concentration profiling in ultrathin doped Si 1− x Ge x and Si layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daubriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucien Datas</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reig</w:t>
+                <w:t xml:space="preserve">Sylvain Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 666, pp.20 - 27. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1926 - 1939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.9.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043421v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser annealing in Si and Ge: Anomalous physical aspects and modeling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S F Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,51 +4287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (20), pp.205503. </w:t>
@@ -4395,51 +4395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Habtoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Houmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4497,319 +4497,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling boron dose loss in sidewall spacer stacks of complementary metal oxide semiconductor transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defect evolution and dopant activation in laser annealed Si and Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahi Essa</w:t>
+                <w:t xml:space="preserve">M. Shayesteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pelletier</w:t>
+                <w:t xml:space="preserve">R. Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Morin</w:t>
+                <w:t xml:space="preserve">K. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boulenc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pakfar</w:t>
+                <w:t xml:space="preserve">F. Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.188 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.08.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435138v1</w:t>
+                <w:t xml:space="preserve">hal-01921268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect evolution and dopant activation in laser annealed Si and Ge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">Modeling boron dose loss in sidewall spacer stacks of complementary metal oxide semiconductor transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahi Essa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shayesteh</w:t>
+                <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Duffy</w:t>
+                <w:t xml:space="preserve">P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Huet</w:t>
+                <w:t xml:space="preserve">P. Boulenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mazzamuto</w:t>
+                <w:t xml:space="preserve">A. Pakfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42, pp.188 - 195. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.163-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921268v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of acceptor concentration on electrical properties and density of interface states of 4H-SiC n-metal-oxide-semiconductor field effect transistors studied by Hall effect</w:t>
               </w:r>
@@ -5115,51 +5115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Strenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton J Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 221, pp.28-32. </w:t>
@@ -5459,1528 +5459,1528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Laser Thermal Annealing on Germanium for High Dopant Activation and Low Leakage Current</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic Analysis of the High- and Low-Field Channel Mobility in Lateral 4H-SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Strenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoryia Uhnevionak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Shayesteh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ran Yu</w:t>
+                <w:t xml:space="preserve">Tobias Erlbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ted.2014.2364957⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 778-780, pp.583 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.778-780.583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921394v1</w:t>
+                <w:t xml:space="preserve">hal-01921817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Ge content on the formation and evolution of 113 defects in SiGe alloys</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Fabrication Process on Electrical Properties and on Interfacial Density of States in 4H-SiC n-MOSFETs Studied by Hall Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisitan Strenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoryia Uhnevionak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Burenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300177⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 806, pp.127 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.806.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01719497v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall Factor Calculation for the Characterization of Transport Properties in N-Channel 4H-SiC MOSFETs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.778-780.483⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.1769-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921813v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+                <w:t xml:space="preserve">Hall Factor Calculation for the Characterization of Transport Properties in N-Channel 4H-SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoryia Uhnevionak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Burenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Strenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 778-780, pp.483 - 486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.778-780.483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659180v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Analysis of the High- and Low-Field Channel Mobility in Lateral 4H-SiC MOSFETs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of Ge content on the formation and evolution of 113 defects in SiGe alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Laânab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Belafhaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.778-780.583⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.20-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921817v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fabrication Process on Electrical Properties and on Interfacial Density of States in 4H-SiC n-MOSFETs Studied by Hall Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Burenkov</w:t>
+                <w:t xml:space="preserve">Quantification of the number of Si interstitials formed by hydrogen implantation in silicon using boron marker layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Kononchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.806.127⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 327 (1), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921388v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the number of Si interstitials formed by hydrogen implantation in silicon using boron marker layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of boron activation in implanted Si under laser thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Pelaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aboy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Darras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+                <w:t xml:space="preserve">Pedro Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Kononchuk</w:t>
+                <w:t xml:space="preserve">Markus Italia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 327 (1), pp.29-32. </w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.021301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/apex.7.021301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01719500v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of boron activation in implanted Si under laser thermal annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+                <w:t xml:space="preserve">Optimized Laser Thermal Annealing on Germanium for High Dopant Activation and Low Leakage Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Shayesteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Pelaz</w:t>
+                <w:t xml:space="preserve">Dan O' Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Aboy</w:t>
+                <w:t xml:space="preserve">Farzan Gity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Lopez</w:t>
+                <w:t xml:space="preserve">Philip Murphy-Armando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Italia</w:t>
+                <w:t xml:space="preserve">Ran Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.021301. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (12), pp.4047 - 4055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/apex.7.021301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ted.2014.2364957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921825v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterisation and predictive simulation of defects induced by keV Si+ implantation in n-type Si</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of the Germanium content on the amorphization of silicon-germanium alloys during ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belafhaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laânab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (6), pp.1655-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2013.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921870v1</w:t>
+                <w:t xml:space="preserve">hal-01736024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended defects and precipitation in heavily B-doped silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 534, pp.62 - 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.01.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Germanium content on the amorphization of silicon-germanium alloys during ion implantation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Electrical characterisation and predictive simulation of defects induced by keV Si+ implantation in n-type Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloud Nyamhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olivie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Essa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (18), pp.184508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2013.04.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01736024v1</w:t>
+                <w:t xml:space="preserve">hal-01921870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hall Effect Characterization of 4H-SiC MOSFETs: Influence of Nitrogen Channel Implantation</w:t>
               </w:r>
@@ -7005,51 +7005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Strenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7636,51 +7636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Ge surface during the end of range dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Impellizzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,51 +7688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (16), pp.162103. </w:t>
@@ -7917,77 +7917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier injection at silicide/silicon interfaces in nanowire based-nanocontacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-L. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 606 (9-10), pp.836 - 839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8033,51 +8033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and modeling of lanthanum diffusion in TiN/La2O3/HfSiON/SiO2/Si high-k stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi Essa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Gaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8339,51 +8339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M Bazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P F Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pakfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,77 +8740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of physically-based models from process to device simulations: Application to advanced SOI MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M Bazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pakfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P F Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8867,467 +8867,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale study of a MOS structure with an ultra-low energy boron-implanted silicon substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Effect of Germanium content and strain on the formation of extended defects in ion implanted Silicon/Germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ngamo</w:t>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. F Fazzini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Daoud</w:t>
+                <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518 (9), pp.2398 - 2401. </w:t>
+              <w:t xml:space="preserve">, 2010, 518 (9), pp.2338 - 2341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922657v1</w:t>
+                <w:t xml:space="preserve">hal-01633467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of boron segregation to extended defects in silicon</w:t>
+                <w:t xml:space="preserve">Atomic scale study of a MOS structure with an ultra-low energy boron-implanted silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ngamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Philippe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">P. F Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3526376⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (9), pp.2398 - 2401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922903v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Germanium content and strain on the formation of extended defects in ion implanted Silicon/Germanium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Direct imaging of boron segregation to extended defects in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 518 (9), pp.2338 - 2341. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (24), pp.242104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3526376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633467v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of boron-interstitials clusters on hole mobility degradation in high dose boron-implanted ultrashallow junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9529,51 +9529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and evolution of F nanobubbles in amorphous and crystalline Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Impellizzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9689,77 +9689,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journ. Appl. Phys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (10), pp.104505:1-8</w:t>
@@ -9782,2058 +9782,2058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00393080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences of an intermediate rodlike defect during the transformation of {113} defects into dislocation loops</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diffusion and activation of dopants in silicon and advanced silicon-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E.B. Cowern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, T126, pp.89-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736076v1</w:t>
+                <w:t xml:space="preserve">hal-00138673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects evolution and dopant activation anomalies in ion implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 253 (1-2), pp.68-79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of {1 1 3} defects into dislocation loops mediated by the {1 1 1} rod-like defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 253 (1-2), pp.80-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and activation of dopants in silicon and advanced silicon-based materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidences of an intermediate rodlike defect during the transformation of {113} defects into dislocation loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boninelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (16), pp.161904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2361178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138673v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of clusters formed in ultra-low energy high-dose implanted silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Combined master and Fokker–Planck equations for the modeling of the kinetics of extended defects in Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">N.E.B. Cowerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49, pp.1168-1171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736085v1</w:t>
+                <w:t xml:space="preserve">hal-00138394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined master and Fokker–Planck equations for the modeling of the kinetics of extended defects in Si</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Deactivation of Solid Phase Epitaxy-Activated Boron Ultrashallow Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Niess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 152 (10), pp.G787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2018176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138394v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Solid Phase Epitaxy-Activated Boron Ultrashallow Junctions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optimisation of the parameters of an extended defect model applied to non-amorphizing implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2018176⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124-125, pp.397-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736089v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the parameters of an extended defect model applied to non-amorphizing implants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structure determination of clusters formed in ultra-low energy high-dose implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Connétable</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.032⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 108-109, pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.108-109.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03599806v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the “Life” of {113} Defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Thermal stability of boron electrical activation in preamorphised ultra-shallow junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Mauduit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 810, pp.103-108. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 114-115 (SPEC. ISS.), pp.174-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-810-C3.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736093v1</w:t>
+                <w:t xml:space="preserve">hal-01736096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam induced defects in crystalline silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Depth dependence of defect evolution and TED during annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E.B. Cowern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 216 (1-4), pp.46-56. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 216, pp.90-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736101v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of boron electrical activation in preamorphised ultra-shallow junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ion beam induced defects in crystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.07.049⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 216 (1-4), pp.46-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736096v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth dependence of defect evolution and TED during annealing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On the “Life” of {113} Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 810, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-810-C3.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140976v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation, Diffusion and Defect Analysis of a Spike Anneal Thermal Cycle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Coupling of atom-by-atom calculations of extended defects with B kick-out equations : application to the simulation of boron TED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 216, pp.95-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736104v1</w:t>
+                <w:t xml:space="preserve">hal-00140975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of {1 1 3} defects in silicon: transformation against dissolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Activation, Diffusion and Defect Analysis of a Spike Anneal Thermal Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.075⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 810, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/proc-810-c5.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736098v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of atom-by-atom calculations of extended defects with B kick-out equations : application to the simulation of boron TED</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">Thermal evolution of {1 1 3} defects in silicon: transformation against dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 216, pp.95-99</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 216 (1-4), pp.173-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140975v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of boron transient enhanced diffusion through the atom-by-atom modeling of extended defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 94 (12), pp.7520-7525. </w:t>
@@ -11871,90 +11871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters formation in ultralow-energy high-dose boron-implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12005,103 +12005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution of the depth profile of {113} defects during transient enhanced diffusion in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E.B. Cowern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (10), pp.1953-1955. </w:t>
@@ -12165,851 +12165,851 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the enlargement of Ru grains and failure modes analysis in microsecond UV laser annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zsolt Tokei</w:t>
+                <w:t xml:space="preserve">Understanding and control of the formation of metallic nanoscale silicide contacts on vertical nanostructured channel for advanced 3D nanoelectronics devices: from Si to high mobility materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cancellara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Interconnect Technology Conference (IITC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Fall 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202707v1</w:t>
+                <w:t xml:space="preserve">hal-04714304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and control of the formation of metallic nanoscale silicide contacts on vertical nanostructured channel for advanced 3D nanoelectronics devices: from Si to high mobility materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+                <w:t xml:space="preserve">Investigation of the enlargement of Ru grains and failure modes analysis in microsecond UV laser annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daubriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Tokei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Interconnect Technology Conference (IITC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, San Jose, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IITC61274.2024.10732322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714304v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electrical and structural properties of Ru thin films annealed by Microsecond UV Laser Annealing for future BEOL interconnections</w:t>
+                <w:t xml:space="preserve">Study on the electrical properties of ultrathin in situ Boron-doped strained Si0.7Ge0.3 layers annealed by nanosecond pulsed laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Cancellara</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Khaled</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
+                <w:t xml:space="preserve">Sébastien Kerdilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Acosta-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Opprecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">2023 E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442370v1</w:t>
+                <w:t xml:space="preserve">hal-04442327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the electrical properties of ultrathin in situ Boron-doped strained Si0.7Ge0.3 layers annealed by nanosecond pulsed laser</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locally ion Implantation and annealing effects in Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Opprecht</w:t>
+                <w:t xml:space="preserve">Mohamed Bourass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raid Gourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 E-MRS Spring Meeting</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (EMRS) Spring Meeting, Symposium R (Diamond for electronics, sensors and detectors V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442327v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally ion Implantation and annealing effects in Diamond</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Investigation of the formation of nickel silicides on vertical silicon nanostructured channel for advanced electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (EMRS) Spring Meeting, Symposium R (Diamond for electronics, sensors and detectors V)</w:t>
+              <w:t xml:space="preserve">E-MRS 2023 SPRING MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666590v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the formation of nickel silicides on vertical silicon nanostructured channel for advanced electronics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the electrical and structural properties of Ru thin films annealed by Microsecond UV Laser Annealing for future BEOL interconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daubriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cancellara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023 SPRING MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2023 E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423814v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-Down Fabrication of Vertical Nanostructured Channel Arrays on SiGe for Future Nanoelectronics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MNE Eurosensors 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
@@ -13038,90 +13038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Mode Analysis in Microsecond UV Laser Annealing of Cu Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thuries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13172,103 +13172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raid Gourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raid Gourad</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2022 Fall Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
@@ -13297,103 +13297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in top-down fabrication and processing of vertical SiGe nanowire arrays for future nanoelectronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J2N 2022 - Journées Nationales Nanofils semiconducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
@@ -13448,51 +13448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13690,103 +13690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress relaxation and dopant activation in nsec laser annealed SiGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWJT - International Workshop on Junction Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Kyoto (on line), Japan. </w:t>
@@ -13824,51 +13824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper Large-scale Grain Growth by UV Nanosecond Pulsed Laser Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre - Edouard Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13971,51 +13971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped SiGe material calibration for numerical nanosecond laser annealing simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dagault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kerdiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14226,90 +14226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the growth inhibition and substrate oxidation during the first steps of alumina ALD on Si by an in situ N2-NH3 plasma surface pre-treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Gakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Caussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14364,90 +14364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of nanosecond laser annealing of Si nanoparticles for plasmonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-S. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kerdiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Acosta Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Udine, Italy. pp.1-4, </w:t>
@@ -14485,103 +14485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects Investigation in Nanosecond laser Annealed Crystalline Silicon: Identification and Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Boninelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Ion Implantation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Würzburg, Germany. pp.4, </w:t>
@@ -14619,103 +14619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating depth distribution of excimer laser induced defects in silicon using micro-photoluminescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRS, Nov 2017, Boston, United States</w:t>
@@ -14757,51 +14757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopant Activation in Ultra-thin SiGeOI and SOI layers characterised by Differential Hall Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14869,90 +14869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des défauts induits par recuit laser excimer sur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15275,64 +15275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abou Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15383,103 +15383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect investigation of excimer laser annealed silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Toque-Tresonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
@@ -15627,286 +15627,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Bi diffusion from (001) GaAsBi−GaAs quantum wells during high temperature annealing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Poonyasiri Boonpeng</w:t>
+                <w:t xml:space="preserve">Extended defects in ion-implanted si during nanosecond laser annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Mazzucato</w:t>
+                <w:t xml:space="preserve">Y. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international workshop on bismuth−containing semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Junction Technology (IWJT), 2014 International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Shanghai, China. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWJT.2014.6842019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947318v1</w:t>
+                <w:t xml:space="preserve">hal-01721156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended defects in ion-implanted si during nanosecond laser annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
+                <w:t xml:space="preserve">On the Bi diffusion from (001) GaAsBi−GaAs quantum wells during high temperature annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Kuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonyasiri Boonpeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Mazzucato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junction Technology (IWJT), 2014 International Workshop on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th international workshop on bismuth−containing semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Eoin O' Reilly, Jul 2014, Cork, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721156v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional characterization of SiC-SiO2 interfaces in MOSFETs</w:t>
               </w:r>
@@ -15944,51 +15944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15Th European Microscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom. 2p</w:t>
@@ -16017,64 +16017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation-induced structural defects in highly activated USJs: Boron precipitation and trapping in pre-Amorphised silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi Essa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Qiul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16177,77 +16177,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Farhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium C – Silicon Front-End Junction Formation-Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.21-27, </w:t>
@@ -16285,103 +16285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of transient diffusion and activation of boron during post-implantation annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E.B. Cowern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electron Devices Meeting, IEDM 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Francisco, CA, United States</w:t>
@@ -16436,77 +16436,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E.B. Cowern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -16528,103 +16528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation, diffusion and defect analysis of a spike anneal thermal cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium C – Silicon Front-End Junction Formation-Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.215-221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16671,90 +16671,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid phase epitaxy - Activation and deactivation of boron in ultra-shallow junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced short-time thermal processing for Si-based CMOS devices </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, indéterminée, Unknown Region. pp.90-105</w:t>
@@ -16783,77 +16783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-based process simulation of ultrashallow junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E.B. Cowern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Venezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16908,77 +16908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of atom-by-atom calculations of extended defects with B kick-out equations : application to the simulation of boron TED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17016,103 +17016,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-based diffusion simulations for preamorphized ultrashallow junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E.B. Cowern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.D6.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -17134,90 +17134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between thermal evolution of interstitial defects and transient enhanced diffusion in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17297,90 +17297,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raid Gourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hässelt, Belgium</w:t>
@@ -17422,90 +17422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raid Gourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hässelt, Belgium</w:t>
@@ -17560,77 +17560,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raid Gourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MOMENTOM INTERNATIONAL CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Gif-sur-yvette, France. 2023</w:t>
@@ -17685,51 +17685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17823,51 +17823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patchareewan Prongjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mazzucato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17961,51 +17961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonyasiri Boonpeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mazzucato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th EuroMBE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t>
@@ -18060,51 +18060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonyasiri Boonpeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mazzucato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18191,51 +18191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser annealing processes in semiconductor technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino La Magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18298,77 +18298,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials science issues related to the fabrication of highly doped junctions by laser annealing of Group IV semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Annealing Processes in Semiconductor Technology. Theory, Modeling and Applications in Nanoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18451,51 +18451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Differential Hall Effect method with sub-nanometre resolution for active dopant concentration profiling in ultra-thin Si 1-x Ge x and Si doped layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18588,51 +18588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Implantation‐Induced extended defects: structural investigations and impact on Ultra‐Shallow Junction properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Paul Sabatier - Toulouse III, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18819,51 +18819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878600v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haned" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Tabata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3614566" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Demoulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cancellara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c07195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04769530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Ricciarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Deretzis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calogero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04639884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghda Makarem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03867418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Julliard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johnsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zographos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108521" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mannino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107635" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad&#8208;yassine Aliouat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filadelfo Cristiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300611" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04017077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Sadek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan El Hila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156688" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03795924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Raciti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00720-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00585" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04714277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Hartmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05876" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8bdb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03098053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rizk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya S Dhungana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03097328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927619015241" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02983939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acosta-Alba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barnes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146752" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Aboy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L&#243;pez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.09.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02017661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Sartori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-018-2257-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dagault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hartmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0191903jss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joblot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.184" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Lombardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boninelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deretzis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Grimaldi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.09.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fisicaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortunato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.10.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921215v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.205503" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Habtoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Houmadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8e1a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakfar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.08.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NX4L5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921268v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shayesteh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duffy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzamuto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.09.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTF5X8X5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Uhnevionak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burenkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908123" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoryia Uhnevionak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Burenkov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.821-823.737" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Burenkov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2015.2447216" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921377v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloud Nyamhere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scheinemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schenk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scheit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935293" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shayesteh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan O' Connell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Gity" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Murphy-Armando" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2014.2364957" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719497v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi La&#226;nab" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belafhaili" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300177" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4RX2DW8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921813v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.778-780.483" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Erlbacher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.778-780.583" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921388v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitan Strenger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.806.127" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719500v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kononchuk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.09.045" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TRZFSHP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921825v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Pelaz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aboy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lopez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Italia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.7.021301" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921870v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921833v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.090" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW07GPVG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafhaili" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. La&#226;nab" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2013.04.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SC1C5HC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.525" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921853v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.537" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.533" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745014v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lefebvre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strenger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haeublein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enbacher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bauer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryssel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.437" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Impellizzeri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alberti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Priolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759031" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lerch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kegel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niess" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gschwandtner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gelpey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3700948" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921880v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Han" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.01.021" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFGZL6ZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaumer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardechir Pakfar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764558" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922649v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Pawlak" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janssens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kuzma-Filipek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robbelein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1106" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4WFQGR2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M Bazizi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P F Fazzini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369160" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922665v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick E B Cowern" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick S Bennett" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihak Ahn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Chul Yoon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Hamm" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.142" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRN54JWT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922899v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456537" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922678v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.141" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F2757H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922657v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngamo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F Fazzini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.159" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V3P715L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922687v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Fazzini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boucher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3446844" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542699v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Larmande" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736061v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirabella" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napolitani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2969055" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393080v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736076v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361178" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736079v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamrani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavelle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.046" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGMG2LN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.019" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8SHDBCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138673v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ortiz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colombeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.B. Cowern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lampin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138394v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.B. Cowerne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736089v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2018176" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599806v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Lamrani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.032" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWXHCD4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736093v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Mauduit" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C3.7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736101v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebras" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.019" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-686D8N5B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736096v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.07.049" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PL2LFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140976v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736104v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Paul" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lerch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-810-c5.4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736098v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.075" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZF5W7S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140975v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146393v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1627461" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736115v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1637440" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736110v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1608489" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05202707v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Tokei" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC61274.2024.10732322" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04714304v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442370v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Khaled" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442327v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04666590v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raid Gourad" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423814v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03771503v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03795894v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thuries" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roz&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iitc52079.2022.9881308" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766749v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03771519v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366621v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Julliard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592553" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366600v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Gunde" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monsieur" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592580" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03449341v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT52818.2021.9609361" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412643v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre - Edouard Raynal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halty" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC51362.2021.9537312" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03097960v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Royet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerdiles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta Alba" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P P Barnes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241664" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03095123v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monsieur" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241608" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743574v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392503v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Royet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870529" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803955v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIT.2018.8807933" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555348v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turpin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Benyoucef" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01735436v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beneyton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acosta Alba" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690886v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730666v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Daubriac" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abou Daher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barge" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730652v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777082" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343978v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Toque-Tresonne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947411v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Kuck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonyasiri Boonpeng" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947318v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazzucato" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720226v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928869v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiul" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2012.6212827" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Farhane" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laviron" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C1.4" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141013v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140989v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombeau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pawlak" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736106v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C5.4" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736100v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146422v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Venezia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dachs" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146423v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146407v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146421v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269992v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396208v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271407v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947425v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947381v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchareewan Prongjit" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947398v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947354v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03341138v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino La Magna" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03341171v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Napolitani" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/laser-annealing-processes-in-semiconductor-technology/cristiano/978-0-12-820255-5" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730674v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919958v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878600v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daubriac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Haned" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Tabata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2025.3614566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Demoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cancellara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c07195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04769530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Ricciarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Deretzis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calogero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04639884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghda Makarem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c09689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03867418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Julliard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johnsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zographos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108521" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mannino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107635" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad&#8208;yassine Aliouat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filadelfo Cristiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300611" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04017077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Sadek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan El Hila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gravelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156688" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05876" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04714277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Hartmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00585" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8bdb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03795924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Raciti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00720-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya S Dhungana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08477" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03098053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Rizk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02983939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acosta-Alba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barnes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146752" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03097328v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927619015241" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Aboy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L&#243;pez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.09.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02017661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Sartori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-018-2257-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186445v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dagault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hartmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0191903jss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113755" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Lombardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boninelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deretzis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Grimaldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008362" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02043421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Lale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.09.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joblot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fisicaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortunato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.10.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921215v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.205503" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Habtoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Houmadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8e1a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shayesteh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duffy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzamuto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.09.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTF5X8X5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakfar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.08.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NX4L5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Uhnevionak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burenkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908123" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoryia Uhnevionak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Burenkov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mortet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.821-823.737" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Burenkov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2015.2447216" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921377v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloud Nyamhere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scheinemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schenk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Scheit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935293" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921817v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Erlbacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.778-780.583" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921388v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitan Strenger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.806.127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.778-780.483" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719497v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi La&#226;nab" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belafhaili" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300177" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z4RX2DW8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kononchuk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.09.045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TRZFSHP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921825v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Pelaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aboy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Italia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.7.021301" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shayesteh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan O' Connell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Gity" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Murphy-Armando" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Yu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2014.2364957" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736024v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belafhaili" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. La&#226;nab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2013.04.014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SC1C5HC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921833v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.090" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW07GPVG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921870v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Essa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mortet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.525" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921853v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.537" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.740-742.533" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745014v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lefebvre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strenger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haeublein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enbacher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bauer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ryssel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.437" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Impellizzeri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alberti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Priolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759031" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lerch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kegel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niess" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gschwandtner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gelpey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3700948" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921880v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Han" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.01.021" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFGZL6ZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaumer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardechir Pakfar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gros-Jean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764558" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922649v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Pawlak" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janssens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kuzma-Filipek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robbelein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1106" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4WFQGR2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M Bazizi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P F Fazzini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369160" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922665v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick E B Cowern" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick S Bennett" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihak Ahn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Chul Yoon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Hamm" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.142" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRN54JWT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922899v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456537" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922678v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.141" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F2757H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.172" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922657v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngamo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F Fazzini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.159" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V3P715L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922687v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Fazzini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boucher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3446844" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542699v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Larmande" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736061v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirabella" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napolitani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2969055" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393080v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138673v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichler" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ortiz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colombeau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.B. Cowern" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lampin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736079v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lamrani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Severac" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavelle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.046" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGMG2LN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736073v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.019" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8SHDBCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736076v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361178" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138394v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.B. Cowerne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736089v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2018176" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599806v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Lamrani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.032" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWXHCD4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736096v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hebras" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.07.049" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48PL2LFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140976v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736101v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.019" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-686D8N5B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736093v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Mauduit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C3.7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140975v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736104v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Paul" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lerch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-810-c5.4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736098v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.075" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZF5W7S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146393v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1627461" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736115v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1637440" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736110v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1608489" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04714304v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05202707v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Tokei" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC61274.2024.10732322" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442327v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04666590v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raid Gourad" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423814v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442370v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Khaled" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03771503v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03795894v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thuries" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roz&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iitc52079.2022.9881308" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766749v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03771519v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366621v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Julliard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592553" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366600v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Gunde" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monsieur" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592580" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03449341v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT52818.2021.9609361" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412643v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre - Edouard Raynal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halty" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC51362.2021.9537312" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03097960v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Royet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerdiles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Acosta Alba" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P P Barnes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241664" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03095123v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monsieur" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241608" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743574v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392503v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Royet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870529" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803955v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIT.2018.8807933" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555348v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turpin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Benyoucef" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01735436v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joblot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beneyton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acosta Alba" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690886v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730666v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Daubriac" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abou Daher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scheid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barge" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730652v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777082" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343978v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Toque-Tresonne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947411v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Kuck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonyasiri Boonpeng" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947318v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazzucato" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720226v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928869v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiul" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2012.6212827" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Farhane" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laviron" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C1.4" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141013v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140989v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombeau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pawlak" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736106v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-810-C5.4" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736100v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146422v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Venezia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dachs" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146423v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146407v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146421v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269992v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396208v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271407v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947425v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947381v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchareewan Prongjit" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947398v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01947354v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03341138v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino La Magna" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03341171v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Napolitani" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/laser-annealing-processes-in-semiconductor-technology/cristiano/978-0-12-820255-5" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730674v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919958v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>