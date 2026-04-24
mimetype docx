--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -66,337 +66,1345 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the role of (dis)inhibition in the vicious cycle of substance use through ecological momentary assessment and resting-state fMRI</w:t>
+                <w:t xml:space="preserve">Craving as a transdiagnostic marker of addiction? A perspective for behavioral addictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Chirokoff</w:t>
+                <w:t xml:space="preserve">Axel Allache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Fatseas</w:t>
+                <w:t xml:space="preserve">Jean-Marc Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Misdrahi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-024-02949-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2026.1770895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804003v1</w:t>
+                <w:t xml:space="preserve">hal-05598713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From responsibility to stigma: A mediation analysis of the relationship between neoliberal ideology, moral views of addiction, and the stigmatization of pregnant smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13591053261427218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of Dropout From a Virtual Agent–Based App for Insomnia Management in a Self-Selected Sample of Users With Insomnia Symptoms: Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Montserrat Sanchez Ortuño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pecune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMIR Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e51022 - e51022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/51022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational modeling of the temporal influences between cues, craving and use in addiction: a dynamical system analysis based on ecological momentary assessment data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Depannemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03531-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying the role of (dis)inhibition in the vicious cycle of substance use through ecological momentary assessment and resting-state fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chirokoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Fatseas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Misdrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-024-02949-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi‐level prediction of substance use: Interaction of white matter integrity, resting‐state connectivity and inhibitory control measured repeatedly in every‐day life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chirokoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian M Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Fatseas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Misdrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/adb.13400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The stigma of smoking among women: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuschia Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 340, pp.116491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anorexie mentale : une addiction ? Application du modèle addictologique aux troubles du comportement alimentaire. Une revue narrative commentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Athéna Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Sarram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Fatseas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (5), pp.566 - 572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making alcohol and tobacco preventable deaths truly preventable! Addiction as a modifiable risk factor for alcohol and tobacco preventable mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-024-01399-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité d’une TCC contre l’insomnie dispensée par un agent virtuel : Résultats pendant et après le confinement du COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2020.11.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -543,51 +1551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Fatseas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Misdrahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02949-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05598713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2026.1770895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auriol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261427218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montserrat Sanchez Ortu&#241;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Depannemaecker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03531-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Fatseas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Misdrahi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02949-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05595903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian M Pohl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05563516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collombat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Ath&#233;na Chapron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Sarram" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01399-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2020.11.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>