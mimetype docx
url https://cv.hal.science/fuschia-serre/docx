--- v1 (2026-04-24)
+++ v2 (2026-05-27)
@@ -100,529 +100,529 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craving as a transdiagnostic marker of addiction? A perspective for behavioral addictions</w:t>
+                <w:t xml:space="preserve">From responsibility to stigma: A mediation analysis of the relationship between neoliberal ideology, moral views of addiction, and the stigmatization of pregnant smokers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Allache</w:t>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Alexandre</w:t>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuschia Serre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2026.1770895⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13591053261427218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598713v1</w:t>
+                <w:t xml:space="preserve">hal-05594536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From responsibility to stigma: A mediation analysis of the relationship between neoliberal ideology, moral views of addiction, and the stigmatization of pregnant smokers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craving as a transdiagnostic marker of addiction? A perspective for behavioral addictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rasset</w:t>
+                <w:t xml:space="preserve">Axel Allache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Rascle</w:t>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Auriol</w:t>
+                <w:t xml:space="preserve">Jean-Marc Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13591053261427218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2026.1770895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594536v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Dropout From a Virtual Agent–Based App for Insomnia Management in a Self-Selected Sample of Users With Insomnia Symptoms: Longitudinal Study</w:t>
+                <w:t xml:space="preserve">Computational modeling of the temporal influences between cues, craving and use in addiction: a dynamical system analysis based on ecological momentary assessment data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Montserrat Sanchez Ortuño</w:t>
+                <w:t xml:space="preserve">Christophe Gauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pecune</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Depannemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/51022⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03531-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05597450v1</w:t>
+                <w:t xml:space="preserve">hal-05595088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modeling of the temporal influences between cues, craving and use in addiction: a dynamical system analysis based on ecological momentary assessment data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of Dropout From a Virtual Agent–Based App for Insomnia Management in a Self-Selected Sample of Users With Insomnia Symptoms: Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Montserrat Sanchez Ortuño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pecune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gauld</w:t>
+                <w:t xml:space="preserve">Jean Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Depannemaecker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.419. </w:t>
+              <w:t xml:space="preserve">JMIR Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e51022 - e51022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03531-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/51022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05595088v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the role of (dis)inhibition in the vicious cycle of substance use through ecological momentary assessment and resting-state fMRI</w:t>
               </w:r>
@@ -736,295 +736,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐level prediction of substance use: Interaction of white matter integrity, resting‐state connectivity and inhibitory control measured repeatedly in every‐day life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Chirokoff</w:t>
+                <w:t xml:space="preserve">The stigma of smoking among women: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian M Pohl</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Misdrahi</w:t>
+                <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (5), </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.116491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/adb.13400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05595903v1</w:t>
+                <w:t xml:space="preserve">hal-05320251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stigma of smoking among women: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles David</w:t>
+                <w:t xml:space="preserve">Multi‐level prediction of substance use: Interaction of white matter integrity, resting‐state connectivity and inhibitory control measured repeatedly in every‐day life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chirokoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fonte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fuschia Serre</w:t>
+                <w:t xml:space="preserve">Kilian M Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Fatseas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Misdrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 340, pp.116491. </w:t>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/adb.13400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320251v1</w:t>
+                <w:t xml:space="preserve">hal-05595903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anorexie mentale : une addiction ? Application du modèle addictologique aux troubles du comportement alimentaire. Une revue narrative commentée</w:t>
               </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saman Sarram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Fatseas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuschia Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (5), pp.566 - 572. </w:t>
@@ -1157,64 +1157,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making alcohol and tobacco preventable deaths truly preventable! Addiction as a modifiable risk factor for alcohol and tobacco preventable mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuschia Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82 (1), pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (1), pp.26. </w:t>
@@ -1551,51 +1551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05598713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2026.1770895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auriol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261427218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montserrat Sanchez Ortu&#241;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Depannemaecker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03531-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Fatseas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Misdrahi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02949-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05595903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian M Pohl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05563516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collombat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Ath&#233;na Chapron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Sarram" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01399-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2020.11.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auriol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261427218" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05598713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alexandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2026.1770895" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Depannemaecker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03531-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montserrat Sanchez Ortu&#241;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pecune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Fatseas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Misdrahi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02949-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05595903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian M Pohl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13400" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05563516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collombat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Ath&#233;na Chapron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Sarram" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01399-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05597836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2020.11.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>