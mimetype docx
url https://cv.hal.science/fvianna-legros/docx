--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -1422,226 +1422,339 @@
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57, pp.2189-2207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/57/8/2189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00695637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microfluidic chips to immobilize living organisms for irradiation with a proton microbeam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vianna-Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Cardot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Courson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Cardot-Martin</w:t>
+                <w:t xml:space="preserve">Sarah Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNMTA2024 - 19TH international conference on nuclear microprobe technology and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Autónoma de Madrid (UAM); Centro de Micro-Análisis de Materiales (CMAM), Jul 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04547755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proton and heavy ions irradiation at the IRSN microbeam MIRCOM : integrated approaches for the study of neurotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Cardot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on the System of Radiological Protection (ICRP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Commission on Radiological Protection (ICRP), Nov 2023, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact and consequences of DNA damage on skeletal muscle cells</w:t>
               </w:r>
@@ -1714,117 +1827,488 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03630641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Research and development on a focused system for proton, carbon, alpha and oxygen irradiation of a single cell for radiobiological research at ASNR/MIRCOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Cardot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sévénié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Allaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Magalotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Séminaire Annuel du Canceropôle Provence-Alpes-Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, St Raphaël, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proton Microirradiation of CNS induce mitochondrial and DNA damages in C. elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vianna-Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Congress for Radiation Research (ICRR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Montreal (Province du Quebec), Canada. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of Microfluidic Chips To Immobilize C.elegans For Nervous System Irradiation With Proton Microbeam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vianna-Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th European Congress on Radiation Protection (IRPA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Budapest, Hungary. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Developpement of microfluidic chips to immobilize c.elegans for nervous system irradiation with proton microbeam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vianna-Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1839,168 +2323,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress on Radiation Protection, IRPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, BUDAPEST, Hungary. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIRCOM An interdisciplinary platform to capture radiation and biology at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vianna-Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bobyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baldeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-irradiation ciblée par faisceau d'ions pour la radiobiologie in vitro et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vianna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université de Bordeaux, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BORD0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2147,51 +2756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haser H Sutcu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas--Joyeux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cardot-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2025.106872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302036v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Rassinoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Donnio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Neuillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna-Legros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Robeska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haser Hasan Sutcu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Khobta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2023.103610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash Chandra Debnath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04352561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sleiman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12060839" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vianna-Legros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gonon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.01.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03945505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Guerrero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11111652" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Torfeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Muggiolu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47122-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00956455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vianna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atallah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.02.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW4DP61J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00695637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Barberet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karamitros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gordillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/8/2189" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LFX85GLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04547755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mansuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03630641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haser Sutcu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baldeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haser H Sutcu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas--Joyeux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cardot-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2025.106872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302036v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Rassinoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Donnio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Neuillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna-Legros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Robeska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haser Hasan Sutcu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Khobta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2023.103610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash Chandra Debnath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401630" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04352561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sleiman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12060839" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vianna-Legros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gonon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.01.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03945505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Guerrero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11111652" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Torfeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Muggiolu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47122-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00956455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vianna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atallah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.02.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW4DP61J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00695637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Barberet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karamitros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gordillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/8/2189" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04547755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mansuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03630641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haser Sutcu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baldeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume S&#233;v&#233;ni&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Allaoua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Magalotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baldeyron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>